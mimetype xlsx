--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -116,727 +116,727 @@
         <v>977552000</v>
       </c>
       <c r="F2">
         <v>694264000</v>
       </c>
       <c r="G2">
         <v>283288000</v>
       </c>
       <c r="H2">
         <v>5003891000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>3270047000</v>
       </c>
       <c r="K2">
         <v>364246000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-09-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>581045000</v>
       </c>
       <c r="D3">
         <v>5.34</v>
       </c>
       <c r="E3">
         <v>1000332000</v>
       </c>
       <c r="F3">
         <v>1097680000</v>
       </c>
       <c r="G3">
         <v>-97348000</v>
       </c>
       <c r="H3">
         <v>5721085000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>3834998000</v>
       </c>
       <c r="K3">
         <v>96095000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-09-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>736639000</v>
       </c>
       <c r="D4">
         <v>6.79</v>
       </c>
       <c r="E4">
         <v>997185000</v>
       </c>
       <c r="F4">
         <v>809066000</v>
       </c>
       <c r="G4">
         <v>188119000</v>
       </c>
       <c r="H4">
         <v>6263564000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>4446075000</v>
       </c>
       <c r="K4">
         <v>435949000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-09-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>706563000</v>
       </c>
       <c r="D5">
         <v>6.44</v>
       </c>
       <c r="E5">
         <v>1129082000</v>
       </c>
       <c r="F5">
         <v>951536000</v>
       </c>
       <c r="G5">
         <v>177546000</v>
       </c>
       <c r="H5">
         <v>6720998000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>4891169000</v>
       </c>
       <c r="K5">
         <v>360307000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-09-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>420427000</v>
       </c>
       <c r="D6">
         <v>3.85</v>
       </c>
       <c r="E6">
         <v>1428574000</v>
       </c>
       <c r="F6">
         <v>1131445000</v>
       </c>
       <c r="G6">
         <v>297129000</v>
       </c>
       <c r="H6">
         <v>7147242000</v>
       </c>
       <c r="I6">
         <v>2251396000</v>
       </c>
       <c r="J6">
         <v>4895846000</v>
       </c>
       <c r="K6">
         <v>729384000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-09-30</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-56828000</v>
       </c>
       <c r="D7">
         <v>-0.54</v>
       </c>
       <c r="E7">
         <v>754531000</v>
       </c>
       <c r="F7">
         <v>257169000</v>
       </c>
       <c r="G7">
         <v>497362000</v>
       </c>
       <c r="H7">
         <v>6832019000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>4560925000</v>
       </c>
       <c r="K7">
         <v>905561000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-09-30</t>
         </is>
       </c>
       <c r="B8">
         <v>1792476000</v>
       </c>
       <c r="C8">
         <v>-128212000</v>
       </c>
       <c r="D8">
         <v>-1.2</v>
       </c>
       <c r="E8">
         <v>371199000</v>
       </c>
       <c r="F8">
         <v>397567000</v>
       </c>
       <c r="G8">
         <v>-26368000</v>
       </c>
       <c r="H8">
         <v>6439988000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>4164591000</v>
       </c>
       <c r="K8">
         <v>521375000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-09-30</t>
         </is>
       </c>
       <c r="B9">
         <v>2474458000</v>
       </c>
       <c r="C9">
         <v>482672000</v>
       </c>
       <c r="D9">
         <v>4.37</v>
       </c>
       <c r="E9">
         <v>557852000</v>
       </c>
       <c r="F9">
         <v>466584000</v>
       </c>
       <c r="G9">
         <v>91268000</v>
       </c>
       <c r="H9">
         <v>6214867000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>4382735000</v>
       </c>
       <c r="K9">
         <v>284355000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-09-30</t>
         </is>
       </c>
       <c r="B10">
         <v>2785557000</v>
       </c>
       <c r="C10">
         <v>-33656000</v>
       </c>
       <c r="D10">
         <v>-0.34</v>
       </c>
       <c r="E10">
         <v>855751000</v>
       </c>
       <c r="F10">
         <v>458402000</v>
       </c>
       <c r="G10">
         <v>397349000</v>
       </c>
       <c r="H10">
         <v>5839515000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>4012223000</v>
       </c>
       <c r="K10">
         <v>347943000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-09-30</t>
         </is>
       </c>
       <c r="B11">
         <v>1761714000</v>
       </c>
       <c r="C11">
         <v>-494497000</v>
       </c>
       <c r="D11">
         <v>-4.6</v>
       </c>
       <c r="E11">
         <v>538881000</v>
       </c>
       <c r="F11">
         <v>140795000</v>
       </c>
       <c r="G11">
         <v>398086000</v>
       </c>
       <c r="H11">
         <v>4829621000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>3318514000</v>
       </c>
       <c r="K11">
         <v>487884000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-09-30</t>
         </is>
       </c>
       <c r="B12">
         <v>1210800000</v>
       </c>
       <c r="C12">
         <v>-326150000</v>
       </c>
       <c r="D12">
         <v>-3.04</v>
       </c>
       <c r="E12">
         <v>136440000</v>
       </c>
       <c r="F12">
         <v>82148000</v>
       </c>
       <c r="G12">
         <v>54292000</v>
       </c>
       <c r="H12">
         <v>5034128000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>2912618000</v>
       </c>
       <c r="K12">
         <v>917534000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-09-30</t>
         </is>
       </c>
       <c r="B13">
         <v>2049841000</v>
       </c>
       <c r="C13">
         <v>6953000</v>
       </c>
       <c r="D13">
         <v>0.05</v>
       </c>
       <c r="E13">
         <v>233913000</v>
       </c>
       <c r="F13">
         <v>250894000</v>
       </c>
       <c r="G13">
         <v>-16981000</v>
       </c>
       <c r="H13">
         <v>4355531000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>2765472000</v>
       </c>
       <c r="K13">
         <v>232131000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-30</t>
         </is>
       </c>
       <c r="B14">
         <v>2862677000</v>
       </c>
       <c r="C14">
         <v>434100000</v>
       </c>
       <c r="D14">
         <v>4.16</v>
       </c>
       <c r="E14">
         <v>833682000</v>
       </c>
       <c r="F14">
         <v>395460000</v>
       </c>
       <c r="G14">
         <v>438222000</v>
       </c>
       <c r="H14">
         <v>4381956000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>2771943000</v>
       </c>
       <c r="K14">
         <v>257174000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-30</t>
         </is>
       </c>
       <c r="B15">
         <v>2746128000</v>
       </c>
       <c r="C15">
         <v>344165000</v>
       </c>
       <c r="D15">
         <v>3.43</v>
       </c>
       <c r="E15">
         <v>684663000</v>
       </c>
       <c r="F15">
         <v>495072000</v>
       </c>
       <c r="G15">
         <v>189591000</v>
       </c>
       <c r="H15">
         <v>5781898000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>2917152000</v>
       </c>
       <c r="K15">
         <v>217341000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-09-30</t>
         </is>
       </c>
       <c r="B16">
         <v>3678660000</v>
       </c>
       <c r="C16">
         <v>-163695000</v>
       </c>
       <c r="D16">
         <v>-1.66</v>
       </c>
       <c r="E16">
         <v>542950000</v>
       </c>
       <c r="F16">
         <v>426373000</v>
       </c>
       <c r="G16">
         <v>116577000</v>
       </c>
       <c r="H16">
         <v>6705738000</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16">
         <v>196848000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">HELMERICH &amp; PAYNE, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:38:16.004Z</t>
+          <t xml:space="preserve">2026-10-14T08:49:48.493Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000046765</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>