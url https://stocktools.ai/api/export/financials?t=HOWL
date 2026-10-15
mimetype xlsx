--- v0 (2026-08-15)
+++ v1 (2026-10-15)
@@ -118,287 +118,287 @@
       <c r="F2">
         <v>560000</v>
       </c>
       <c r="G2">
         <v>-19184000</v>
       </c>
       <c r="H2">
         <v>96398000</v>
       </c>
       <c r="I2">
         <v>7179000</v>
       </c>
       <c r="J2">
         <v>-51863000</v>
       </c>
       <c r="K2">
         <v>92570000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">WEREWOLF THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:20:53.952Z</t>
+          <t xml:space="preserve">2026-10-15T23:48:22.715Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001785530</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-49983000</v>
       </c>
       <c r="D3">
         <v>-10.94</v>
       </c>
       <c r="E3">
         <v>-42876000</v>
       </c>
       <c r="F3">
         <v>498000</v>
       </c>
       <c r="G3">
         <v>-43374000</v>
       </c>
       <c r="H3">
         <v>179250000</v>
       </c>
       <c r="I3">
         <v>26463000</v>
       </c>
       <c r="J3">
         <v>152787000</v>
       </c>
       <c r="K3">
         <v>157531000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">WEREWOLF THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:20:53.952Z</t>
+          <t xml:space="preserve">2026-10-15T23:48:22.715Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001785530</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-53810000</v>
       </c>
       <c r="D4">
         <v>-1.86</v>
       </c>
       <c r="E4">
         <v>-40596000</v>
       </c>
       <c r="F4">
         <v>3611000</v>
       </c>
       <c r="G4">
         <v>-44207000</v>
       </c>
       <c r="H4">
         <v>160245000</v>
       </c>
       <c r="I4">
         <v>37908000</v>
       </c>
       <c r="J4">
         <v>122337000</v>
       </c>
       <c r="K4">
         <v>129315000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">WEREWOLF THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:20:53.952Z</t>
+          <t xml:space="preserve">2026-10-15T23:48:22.715Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001785530</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-37368000</v>
       </c>
       <c r="D5">
         <v>-1.05</v>
       </c>
       <c r="E5">
         <v>-32612000</v>
       </c>
       <c r="F5">
         <v>769000</v>
       </c>
       <c r="G5">
         <v>-33381000</v>
       </c>
       <c r="H5">
         <v>174833000</v>
       </c>
       <c r="I5">
         <v>63459000</v>
       </c>
       <c r="J5">
         <v>111374000</v>
       </c>
       <c r="K5">
         <v>134343000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">WEREWOLF THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:20:53.952Z</t>
+          <t xml:space="preserve">2026-10-15T23:48:22.715Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001785530</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-70515000</v>
       </c>
       <c r="D6">
         <v>-1.63</v>
       </c>
       <c r="E6">
         <v>-56188000</v>
       </c>
       <c r="F6">
         <v>254000</v>
       </c>
       <c r="G6">
         <v>-56442000</v>
       </c>
       <c r="H6">
         <v>126929000</v>
       </c>
       <c r="I6">
         <v>53539000</v>
       </c>
       <c r="J6">
         <v>73390000</v>
       </c>
       <c r="K6">
         <v>110995000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">WEREWOLF THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:20:53.952Z</t>
+          <t xml:space="preserve">2026-10-15T23:48:22.715Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001785530</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-60822000</v>
       </c>
       <c r="D7">
         <v>-1.33</v>
       </c>
       <c r="E7">
         <v>-60292000</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>-60292000</v>
       </c>
       <c r="H7">
         <v>69396000</v>
       </c>
       <c r="I7">
         <v>44591000</v>
       </c>
       <c r="J7">
         <v>24805000</v>
       </c>
       <c r="K7">
         <v>57050000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">WEREWOLF THERAPEUTICS, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T06:20:53.952Z</t>
+          <t xml:space="preserve">2026-10-15T23:48:22.715Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001785530</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>