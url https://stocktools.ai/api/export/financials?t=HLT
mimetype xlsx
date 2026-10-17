--- v0 (2026-08-27)
+++ v1 (2026-10-17)
@@ -114,51 +114,51 @@
       <c r="D2">
         <v>0.38</v>
       </c>
       <c r="E2">
         <v>1110000000</v>
       </c>
       <c r="F2">
         <v>433000000</v>
       </c>
       <c r="G2">
         <v>677000000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>755000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>9735000000</v>
       </c>
       <c r="C3">
         <v>415000000</v>
       </c>
       <c r="D3">
         <v>0.45</v>
       </c>
       <c r="E3">
         <v>2101000000</v>
@@ -166,51 +166,51 @@
       <c r="F3">
         <v>254000000</v>
       </c>
       <c r="G3">
         <v>1847000000</v>
       </c>
       <c r="H3">
         <v>26562000000</v>
       </c>
       <c r="I3">
         <v>22286000000</v>
       </c>
       <c r="J3">
         <v>4363000000</v>
       </c>
       <c r="K3">
         <v>594000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>6688000000</v>
       </c>
       <c r="C4">
         <v>673000000</v>
       </c>
       <c r="D4">
         <v>2.05</v>
       </c>
       <c r="E4">
         <v>1307000000</v>
@@ -218,51 +218,51 @@
       <c r="F4">
         <v>268000000</v>
       </c>
       <c r="G4">
         <v>1039000000</v>
       </c>
       <c r="H4">
         <v>26125000000</v>
       </c>
       <c r="I4">
         <v>21411000000</v>
       </c>
       <c r="J4">
         <v>4752000000</v>
       </c>
       <c r="K4">
         <v>566000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>7133000000</v>
       </c>
       <c r="C5">
         <v>1404000000</v>
       </c>
       <c r="D5">
         <v>4.26</v>
       </c>
       <c r="E5">
         <v>1446000000</v>
@@ -270,51 +270,51 @@
       <c r="F5">
         <v>310000000</v>
       </c>
       <c r="G5">
         <v>1136000000</v>
       </c>
       <c r="H5">
         <v>25622000000</v>
       </c>
       <c r="I5">
         <v>19671000000</v>
       </c>
       <c r="J5">
         <v>5985000000</v>
       </c>
       <c r="K5">
         <v>513000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>6576000000</v>
       </c>
       <c r="C6">
         <v>338000000</v>
       </c>
       <c r="D6">
         <v>1.03</v>
       </c>
       <c r="E6">
         <v>1310000000</v>
@@ -322,51 +322,51 @@
       <c r="F6">
         <v>317000000</v>
       </c>
       <c r="G6">
         <v>993000000</v>
       </c>
       <c r="H6">
         <v>26211000000</v>
       </c>
       <c r="I6">
         <v>20362000000</v>
       </c>
       <c r="J6">
         <v>5899000000</v>
       </c>
       <c r="K6">
         <v>1062000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>8131000000</v>
       </c>
       <c r="C7">
         <v>1084000000</v>
       </c>
       <c r="D7">
         <v>3.32</v>
       </c>
       <c r="E7">
         <v>849000000</v>
@@ -374,51 +374,51 @@
       <c r="F7">
         <v>58000000</v>
       </c>
       <c r="G7">
         <v>791000000</v>
       </c>
       <c r="H7">
         <v>14228000000</v>
       </c>
       <c r="I7">
         <v>12537000000</v>
       </c>
       <c r="J7">
         <v>1688000000</v>
       </c>
       <c r="K7">
         <v>570000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>8906000000</v>
       </c>
       <c r="C8">
         <v>764000000</v>
       </c>
       <c r="D8">
         <v>2.5</v>
       </c>
       <c r="E8">
         <v>1255000000</v>
@@ -426,51 +426,51 @@
       <c r="F8">
         <v>72000000</v>
       </c>
       <c r="G8">
         <v>1183000000</v>
       </c>
       <c r="H8">
         <v>13995000000</v>
       </c>
       <c r="I8">
         <v>13437000000</v>
       </c>
       <c r="J8">
         <v>551000000</v>
       </c>
       <c r="K8">
         <v>403000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>9452000000</v>
       </c>
       <c r="C9">
         <v>881000000</v>
       </c>
       <c r="D9">
         <v>3.04</v>
       </c>
       <c r="E9">
         <v>1384000000</v>
@@ -478,51 +478,51 @@
       <c r="F9">
         <v>81000000</v>
       </c>
       <c r="G9">
         <v>1303000000</v>
       </c>
       <c r="H9">
         <v>14957000000</v>
       </c>
       <c r="I9">
         <v>15429000000</v>
       </c>
       <c r="J9">
         <v>-482000000</v>
       </c>
       <c r="K9">
         <v>538000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>4307000000</v>
       </c>
       <c r="C10">
         <v>-715000000</v>
       </c>
       <c r="D10">
         <v>-2.58</v>
       </c>
       <c r="E10">
         <v>708000000</v>
@@ -530,51 +530,51 @@
       <c r="F10">
         <v>46000000</v>
       </c>
       <c r="G10">
         <v>662000000</v>
       </c>
       <c r="H10">
         <v>16755000000</v>
       </c>
       <c r="I10">
         <v>18241000000</v>
       </c>
       <c r="J10">
         <v>-1490000000</v>
       </c>
       <c r="K10">
         <v>3218000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>5788000000</v>
       </c>
       <c r="C11">
         <v>410000000</v>
       </c>
       <c r="D11">
         <v>1.46</v>
       </c>
       <c r="E11">
         <v>109000000</v>
@@ -582,51 +582,51 @@
       <c r="F11">
         <v>35000000</v>
       </c>
       <c r="G11">
         <v>74000000</v>
       </c>
       <c r="H11">
         <v>15441000000</v>
       </c>
       <c r="I11">
         <v>16260000000</v>
       </c>
       <c r="J11">
         <v>-821000000</v>
       </c>
       <c r="K11">
         <v>1427000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>8773000000</v>
       </c>
       <c r="C12">
         <v>1255000000</v>
       </c>
       <c r="D12">
         <v>4.53</v>
       </c>
       <c r="E12">
         <v>1681000000</v>
@@ -634,51 +634,51 @@
       <c r="F12">
         <v>39000000</v>
       </c>
       <c r="G12">
         <v>1642000000</v>
       </c>
       <c r="H12">
         <v>15512000000</v>
       </c>
       <c r="I12">
         <v>16610000000</v>
       </c>
       <c r="J12">
         <v>-1102000000</v>
       </c>
       <c r="K12">
         <v>1209000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>10235000000</v>
       </c>
       <c r="C13">
         <v>1141000000</v>
       </c>
       <c r="D13">
         <v>4.33</v>
       </c>
       <c r="E13">
         <v>1946000000</v>
@@ -686,51 +686,51 @@
       <c r="F13">
         <v>151000000</v>
       </c>
       <c r="G13">
         <v>1795000000</v>
       </c>
       <c r="H13">
         <v>15401000000</v>
       </c>
       <c r="I13">
         <v>17748000000</v>
       </c>
       <c r="J13">
         <v>-2360000000</v>
       </c>
       <c r="K13">
         <v>800000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>11174000000</v>
       </c>
       <c r="C14">
         <v>1535000000</v>
       </c>
       <c r="D14">
         <v>6.14</v>
       </c>
       <c r="E14">
         <v>2013000000</v>
@@ -738,51 +738,51 @@
       <c r="F14">
         <v>96000000</v>
       </c>
       <c r="G14">
         <v>1917000000</v>
       </c>
       <c r="H14">
         <v>16522000000</v>
       </c>
       <c r="I14">
         <v>20211000000</v>
       </c>
       <c r="J14">
         <v>-3727000000</v>
       </c>
       <c r="K14">
         <v>1301000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>12039000000</v>
       </c>
       <c r="C15">
         <v>1457000000</v>
       </c>
       <c r="D15">
         <v>6.12</v>
       </c>
       <c r="E15">
         <v>2129000000</v>
@@ -790,37 +790,37 @@
       <c r="F15">
         <v>101000000</v>
       </c>
       <c r="G15">
         <v>2028000000</v>
       </c>
       <c r="H15">
         <v>16774000000</v>
       </c>
       <c r="I15">
         <v>22120000000</v>
       </c>
       <c r="J15">
         <v>-5388000000</v>
       </c>
       <c r="K15">
         <v>918000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Hilton Worldwide Holdings Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T04:49:41.374Z</t>
+          <t xml:space="preserve">2026-10-17T06:33:05.536Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001585689</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>