--- v0 (2026-08-18)
+++ v1 (2026-10-22)
@@ -76,331 +76,681 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-04-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>22937000</v>
       </c>
       <c r="D2">
         <v>0.43</v>
       </c>
       <c r="E2">
         <v>10690000</v>
       </c>
       <c r="F2">
         <v>22000</v>
       </c>
       <c r="G2">
         <v>10668000</v>
       </c>
       <c r="H2">
         <v>395007000</v>
       </c>
       <c r="I2">
         <v>22390000</v>
       </c>
       <c r="J2">
         <v>369369000</v>
       </c>
       <c r="K2">
         <v>53631000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">AMTD Digital Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:05:46.607Z</t>
+          <t xml:space="preserve">2026-10-22T03:43:00.108Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001809691</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-04-30</t>
         </is>
       </c>
       <c r="B3">
         <v>42211000</v>
       </c>
       <c r="C3">
         <v>27493000</v>
       </c>
       <c r="D3">
         <v>0.41</v>
       </c>
       <c r="E3">
         <v>10250000</v>
       </c>
       <c r="F3">
         <v>6000</v>
       </c>
       <c r="G3">
         <v>10244000</v>
       </c>
       <c r="H3">
         <v>410505000</v>
       </c>
       <c r="I3">
         <v>15060000</v>
       </c>
       <c r="J3">
         <v>392931000</v>
       </c>
       <c r="K3">
         <v>14337000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">AMTD Digital Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:05:46.607Z</t>
+          <t xml:space="preserve">2026-10-22T03:43:00.108Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001809691</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-04-30</t>
         </is>
       </c>
       <c r="B4">
         <v>48452000</v>
       </c>
       <c r="C4">
         <v>42059000</v>
       </c>
       <c r="D4">
         <v>0.57</v>
       </c>
       <c r="E4">
         <v>15501000</v>
       </c>
       <c r="F4">
         <v>2000</v>
       </c>
       <c r="G4">
         <v>15499000</v>
       </c>
       <c r="H4">
         <v>483608000</v>
       </c>
       <c r="I4">
         <v>140574000</v>
       </c>
       <c r="J4">
         <v>337184000</v>
       </c>
       <c r="K4">
         <v>152930000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">AMTD Digital Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:05:46.607Z</t>
+          <t xml:space="preserve">2026-10-22T03:43:00.108Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001809691</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-10-31</t>
         </is>
       </c>
       <c r="B5">
         <v>11997000</v>
       </c>
       <c r="C5">
         <v>-2678000</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>537497000</v>
       </c>
       <c r="I5">
         <v>159301000</v>
       </c>
       <c r="J5">
         <v>386963000</v>
       </c>
       <c r="K5">
         <v>134843000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">AMTD Digital Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:05:46.607Z</t>
+          <t xml:space="preserve">2026-10-22T03:43:00.108Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001809691</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-10-31</t>
         </is>
       </c>
       <c r="B6">
         <v>20445000</v>
       </c>
       <c r="C6">
         <v>44443000</v>
       </c>
       <c r="D6">
         <v>0.58</v>
       </c>
       <c r="E6">
         <v>4245000</v>
       </c>
       <c r="F6">
         <v>159000</v>
       </c>
       <c r="G6">
         <v>4086000</v>
       </c>
       <c r="H6">
         <v>502931000</v>
       </c>
       <c r="I6">
         <v>344172000</v>
       </c>
       <c r="J6">
         <v>18470000</v>
       </c>
       <c r="K6">
         <v>60861000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">AMTD Digital Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:05:46.607Z</t>
+          <t xml:space="preserve">2026-10-22T03:43:00.108Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001809691</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-10-31</t>
         </is>
       </c>
       <c r="B7">
         <v>136099000</v>
       </c>
       <c r="C7">
         <v>54705000</v>
       </c>
       <c r="D7">
         <v>0.44</v>
       </c>
       <c r="E7">
         <v>14388000</v>
       </c>
       <c r="F7">
         <v>60000</v>
       </c>
       <c r="G7">
         <v>14328000</v>
       </c>
       <c r="H7">
         <v>955364000</v>
       </c>
       <c r="I7">
         <v>351705000</v>
       </c>
       <c r="J7">
         <v>263642000</v>
       </c>
       <c r="K7">
         <v>46363000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">AMTD Digital Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:05:46.607Z</t>
+          <t xml:space="preserve">2026-10-22T03:43:00.108Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001809691</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>