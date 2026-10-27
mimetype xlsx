--- v0 (2026-08-16)
+++ v1 (2026-10-27)
@@ -76,487 +76,987 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2009-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>692381000</v>
       </c>
       <c r="C2">
         <v>39650000</v>
       </c>
       <c r="D2">
         <v>0.11</v>
       </c>
       <c r="E2">
         <v>73630000</v>
       </c>
       <c r="F2">
         <v>10592000</v>
       </c>
       <c r="G2">
         <v>63038000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>110924000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Himax Technologies, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T13:47:22.460Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:27.357Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001342338</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:SalesRevenueNet</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2010-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>642692000</v>
       </c>
       <c r="C3">
         <v>33206000</v>
       </c>
       <c r="D3">
         <v>0.09</v>
       </c>
       <c r="E3">
         <v>57631000</v>
       </c>
       <c r="F3">
         <v>7172000</v>
       </c>
       <c r="G3">
         <v>50459000</v>
       </c>
       <c r="H3">
         <v>619620000</v>
       </c>
       <c r="I3">
         <v>212644000</v>
       </c>
       <c r="J3">
         <v>405878000</v>
       </c>
       <c r="K3">
         <v>96842000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Himax Technologies, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T13:47:22.460Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:27.357Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001342338</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:SalesRevenueNet</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>633021000</v>
       </c>
       <c r="C4">
         <v>10706000</v>
       </c>
       <c r="D4">
         <v>0.03</v>
       </c>
       <c r="E4">
         <v>43448000</v>
       </c>
       <c r="F4">
         <v>18859000</v>
       </c>
       <c r="G4">
         <v>24589000</v>
       </c>
       <c r="H4">
         <v>644978000</v>
       </c>
       <c r="I4">
         <v>249920000</v>
       </c>
       <c r="J4">
         <v>393437000</v>
       </c>
       <c r="K4">
         <v>106164000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Himax Technologies, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T13:47:22.460Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:27.357Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001342338</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:SalesRevenueNet</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>737255000</v>
       </c>
       <c r="C5">
         <v>51596000</v>
       </c>
       <c r="D5">
         <v>0.15</v>
       </c>
       <c r="E5">
         <v>52167000</v>
       </c>
       <c r="F5">
         <v>6560000</v>
       </c>
       <c r="G5">
         <v>45607000</v>
       </c>
       <c r="H5">
         <v>674598000</v>
       </c>
       <c r="I5">
         <v>246440000</v>
       </c>
       <c r="J5">
         <v>427943000</v>
       </c>
       <c r="K5">
         <v>138737000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Himax Technologies, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T13:47:22.460Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:27.357Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001342338</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:SalesRevenueNet</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>770739000</v>
       </c>
       <c r="C6">
         <v>61476000</v>
       </c>
       <c r="D6">
         <v>0.18</v>
       </c>
       <c r="E6">
         <v>51123000</v>
       </c>
       <c r="F6">
         <v>18412000</v>
       </c>
       <c r="G6">
         <v>32711000</v>
       </c>
       <c r="H6">
         <v>759327000</v>
       </c>
       <c r="I6">
         <v>307112000</v>
       </c>
       <c r="J6">
         <v>449824000</v>
       </c>
       <c r="K6">
         <v>127320000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Himax Technologies, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T13:47:22.460Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:27.357Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001342338</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:SalesRevenueNet</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>840542000</v>
       </c>
       <c r="C7">
         <v>66598000</v>
       </c>
       <c r="D7">
         <v>0.19</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>10931000</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>832994000</v>
       </c>
       <c r="I7">
         <v>361041000</v>
       </c>
       <c r="J7">
         <v>472624000</v>
       </c>
       <c r="K7">
         <v>185466000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Himax Technologies, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T13:47:22.460Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:27.357Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001342338</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:SalesRevenueNet</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>691789000</v>
       </c>
       <c r="C8">
         <v>25195000</v>
       </c>
       <c r="D8">
         <v>0.07</v>
       </c>
       <c r="E8">
         <v>22529000</v>
       </c>
       <c r="F8">
         <v>9982000</v>
       </c>
       <c r="G8">
         <v>12547000</v>
       </c>
       <c r="H8">
         <v>802337000</v>
       </c>
       <c r="I8">
         <v>357340000</v>
       </c>
       <c r="J8">
         <v>438704000</v>
       </c>
       <c r="K8">
         <v>129829000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Himax Technologies, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T13:47:22.460Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:27.357Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001342338</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:SalesRevenueNet</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>802917000</v>
       </c>
       <c r="C9">
         <v>50912000</v>
       </c>
       <c r="D9">
         <v>0.15</v>
       </c>
       <c r="E9">
         <v>84672000</v>
       </c>
       <c r="F9">
         <v>7902000</v>
       </c>
       <c r="G9">
         <v>76770000</v>
       </c>
       <c r="H9">
         <v>799634000</v>
       </c>
       <c r="I9">
         <v>327827000</v>
       </c>
       <c r="J9">
         <v>467733000</v>
       </c>
       <c r="K9">
         <v>184452000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Himax Technologies, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T13:47:22.460Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:27.357Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001342338</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:SalesRevenueNet</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>685167000</v>
       </c>
       <c r="C10">
         <v>27967000</v>
       </c>
       <c r="D10">
         <v>0.08</v>
       </c>
       <c r="E10">
         <v>29393000</v>
       </c>
       <c r="F10">
         <v>39818000</v>
       </c>
       <c r="G10">
         <v>-10425000</v>
       </c>
       <c r="H10">
         <v>802055000</v>
       </c>
       <c r="I10">
         <v>343486000</v>
       </c>
       <c r="J10">
         <v>456648000</v>
       </c>
       <c r="K10">
         <v>138023000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Himax Technologies, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T13:47:22.460Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:27.357Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001342338</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:SalesRevenueNet</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>