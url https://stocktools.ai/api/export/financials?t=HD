--- v0 (2026-08-28)
+++ v1 (2026-10-14)
@@ -113,762 +113,762 @@
         <v>2.47</v>
       </c>
       <c r="E2">
         <v>6651000000</v>
       </c>
       <c r="F2">
         <v>1221000000</v>
       </c>
       <c r="G2">
         <v>5430000000</v>
       </c>
       <c r="H2">
         <v>40518000000</v>
       </c>
       <c r="I2">
         <v>22620000000</v>
       </c>
       <c r="J2">
         <v>17898000000</v>
       </c>
       <c r="K2">
         <v>1987000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-02-03</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>4535000000</v>
       </c>
       <c r="D3">
         <v>3</v>
       </c>
       <c r="E3">
         <v>6975000000</v>
       </c>
       <c r="F3">
         <v>1312000000</v>
       </c>
       <c r="G3">
         <v>5663000000</v>
       </c>
       <c r="H3">
         <v>41084000000</v>
       </c>
       <c r="I3">
         <v>23307000000</v>
       </c>
       <c r="J3">
         <v>17777000000</v>
       </c>
       <c r="K3">
         <v>2494000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-02-02</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>5385000000</v>
       </c>
       <c r="D4">
         <v>3.76</v>
       </c>
       <c r="E4">
         <v>7628000000</v>
       </c>
       <c r="F4">
         <v>1389000000</v>
       </c>
       <c r="G4">
         <v>6239000000</v>
       </c>
       <c r="H4">
         <v>40518000000</v>
       </c>
       <c r="I4">
         <v>27996000000</v>
       </c>
       <c r="J4">
         <v>12522000000</v>
       </c>
       <c r="K4">
         <v>1929000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-02-01</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>6345000000</v>
       </c>
       <c r="D5">
         <v>4.71</v>
       </c>
       <c r="E5">
         <v>8242000000</v>
       </c>
       <c r="F5">
         <v>1442000000</v>
       </c>
       <c r="G5">
         <v>6800000000</v>
       </c>
       <c r="H5">
         <v>39946000000</v>
       </c>
       <c r="I5">
         <v>30624000000</v>
       </c>
       <c r="J5">
         <v>9322000000</v>
       </c>
       <c r="K5">
         <v>2216000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-01-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>7009000000</v>
       </c>
       <c r="D6">
         <v>5.46</v>
       </c>
       <c r="E6">
         <v>9373000000</v>
       </c>
       <c r="F6">
         <v>1503000000</v>
       </c>
       <c r="G6">
         <v>7870000000</v>
       </c>
       <c r="H6">
         <v>41973000000</v>
       </c>
       <c r="I6">
         <v>35657000000</v>
       </c>
       <c r="J6">
         <v>6316000000</v>
       </c>
       <c r="K6">
         <v>2216000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-01-29</t>
         </is>
       </c>
       <c r="B7">
         <v>94595000000</v>
       </c>
       <c r="C7">
         <v>7957000000</v>
       </c>
       <c r="D7">
         <v>6.45</v>
       </c>
       <c r="E7">
         <v>9783000000</v>
       </c>
       <c r="F7">
         <v>1621000000</v>
       </c>
       <c r="G7">
         <v>8162000000</v>
       </c>
       <c r="H7">
         <v>42966000000</v>
       </c>
       <c r="I7">
         <v>38633000000</v>
       </c>
       <c r="J7">
         <v>4333000000</v>
       </c>
       <c r="K7">
         <v>2538000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-01-28</t>
         </is>
       </c>
       <c r="B8">
         <v>100904000000</v>
       </c>
       <c r="C8">
         <v>8630000000</v>
       </c>
       <c r="D8">
         <v>7.29</v>
       </c>
       <c r="E8">
         <v>12031000000</v>
       </c>
       <c r="F8">
         <v>1897000000</v>
       </c>
       <c r="G8">
         <v>10134000000</v>
       </c>
       <c r="H8">
         <v>44529000000</v>
       </c>
       <c r="I8">
         <v>43075000000</v>
       </c>
       <c r="J8">
         <v>1454000000</v>
       </c>
       <c r="K8">
         <v>3595000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-02-03</t>
         </is>
       </c>
       <c r="B9">
         <v>108203000000</v>
       </c>
       <c r="C9">
         <v>11121000000</v>
       </c>
       <c r="D9">
         <v>9.73</v>
       </c>
       <c r="E9">
         <v>13165000000</v>
       </c>
       <c r="F9">
         <v>2442000000</v>
       </c>
       <c r="G9">
         <v>10723000000</v>
       </c>
       <c r="H9">
         <v>44003000000</v>
       </c>
       <c r="I9">
         <v>45881000000</v>
       </c>
       <c r="J9">
         <v>-1878000000</v>
       </c>
       <c r="K9">
         <v>1778000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-02-02</t>
         </is>
       </c>
       <c r="B10">
         <v>110225000000</v>
       </c>
       <c r="C10">
         <v>11242000000</v>
       </c>
       <c r="D10">
         <v>10.25</v>
       </c>
       <c r="E10">
         <v>13687000000</v>
       </c>
       <c r="F10">
         <v>2678000000</v>
       </c>
       <c r="G10">
         <v>11009000000</v>
       </c>
       <c r="H10">
         <v>51236000000</v>
       </c>
       <c r="I10">
         <v>54352000000</v>
       </c>
       <c r="J10">
         <v>-3116000000</v>
       </c>
       <c r="K10">
         <v>2133000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-01-31</t>
         </is>
       </c>
       <c r="B11">
         <v>132110000000</v>
       </c>
       <c r="C11">
         <v>12866000000</v>
       </c>
       <c r="D11">
         <v>11.94</v>
       </c>
       <c r="E11">
         <v>18839000000</v>
       </c>
       <c r="F11">
         <v>2463000000</v>
       </c>
       <c r="G11">
         <v>16376000000</v>
       </c>
       <c r="H11">
         <v>70581000000</v>
       </c>
       <c r="I11">
         <v>67282000000</v>
       </c>
       <c r="J11">
         <v>3299000000</v>
       </c>
       <c r="K11">
         <v>7895000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-01-30</t>
         </is>
       </c>
       <c r="B12">
         <v>151157000000</v>
       </c>
       <c r="C12">
         <v>16430000000</v>
       </c>
       <c r="D12">
         <v>15.53</v>
       </c>
       <c r="E12">
         <v>16571000000</v>
       </c>
       <c r="F12">
         <v>2566000000</v>
       </c>
       <c r="G12">
         <v>14005000000</v>
       </c>
       <c r="H12">
         <v>71876000000</v>
       </c>
       <c r="I12">
         <v>73572000000</v>
       </c>
       <c r="J12">
         <v>-1696000000</v>
       </c>
       <c r="K12">
         <v>2343000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-01-29</t>
         </is>
       </c>
       <c r="B13">
         <v>157403000000</v>
       </c>
       <c r="C13">
         <v>17110000000</v>
       </c>
       <c r="D13">
         <v>16.69</v>
       </c>
       <c r="E13">
         <v>14615000000</v>
       </c>
       <c r="F13">
         <v>3119000000</v>
       </c>
       <c r="G13">
         <v>11496000000</v>
       </c>
       <c r="H13">
         <v>76445000000</v>
       </c>
       <c r="I13">
         <v>74883000000</v>
       </c>
       <c r="J13">
         <v>1562000000</v>
       </c>
       <c r="K13">
         <v>2757000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-01-28</t>
         </is>
       </c>
       <c r="B14">
         <v>152669000000</v>
       </c>
       <c r="C14">
         <v>15140000000</v>
       </c>
       <c r="D14">
         <v>15.11</v>
       </c>
       <c r="E14">
         <v>21172000000</v>
       </c>
       <c r="F14">
         <v>3226000000</v>
       </c>
       <c r="G14">
         <v>17946000000</v>
       </c>
       <c r="H14">
         <v>76530000000</v>
       </c>
       <c r="I14">
         <v>75486000000</v>
       </c>
       <c r="J14">
         <v>1044000000</v>
       </c>
       <c r="K14">
         <v>3760000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-02-02</t>
         </is>
       </c>
       <c r="B15">
         <v>159514000000</v>
       </c>
       <c r="C15">
         <v>14810000000</v>
       </c>
       <c r="D15">
         <v>14.91</v>
       </c>
       <c r="E15">
         <v>19810000000</v>
       </c>
       <c r="F15">
         <v>3485000000</v>
       </c>
       <c r="G15">
         <v>16325000000</v>
       </c>
       <c r="H15">
         <v>96119000000</v>
       </c>
       <c r="I15">
         <v>89479000000</v>
       </c>
       <c r="J15">
         <v>6640000000</v>
       </c>
       <c r="K15">
         <v>1659000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-02-01</t>
         </is>
       </c>
       <c r="B16">
         <v>164683000000</v>
       </c>
       <c r="C16">
         <v>14160000000</v>
       </c>
       <c r="D16">
         <v>14.23</v>
       </c>
       <c r="E16">
         <v>16325000000</v>
       </c>
       <c r="F16">
         <v>3679000000</v>
       </c>
       <c r="G16">
         <v>12646000000</v>
       </c>
       <c r="H16">
         <v>105095000000</v>
       </c>
       <c r="I16">
         <v>92282000000</v>
       </c>
       <c r="J16">
         <v>12813000000</v>
       </c>
       <c r="K16">
         <v>1389000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOME DEPOT, INC.</t>
+          <t xml:space="preserve">The Home Depot, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:42.858Z</t>
+          <t xml:space="preserve">2026-10-14T00:51:25.248Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000354950</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>