--- v0 (2026-08-16)
+++ v1 (2026-10-14)
@@ -114,331 +114,331 @@
       </c>
       <c r="E2">
         <v>6648000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>126634000</v>
       </c>
       <c r="I2">
         <v>31135000</v>
       </c>
       <c r="J2">
         <v>95499000</v>
       </c>
       <c r="K2">
         <v>17916000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>2370000</v>
       </c>
       <c r="D3">
         <v>0.08</v>
       </c>
       <c r="E3">
         <v>8062000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>133484000</v>
       </c>
       <c r="I3">
         <v>29271000</v>
       </c>
       <c r="J3">
         <v>104213000</v>
       </c>
       <c r="K3">
         <v>20681000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-1830000</v>
       </c>
       <c r="D4">
         <v>-0.06</v>
       </c>
       <c r="E4">
         <v>4060000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>135460000</v>
       </c>
       <c r="I4">
         <v>40975000</v>
       </c>
       <c r="J4">
         <v>94485000</v>
       </c>
       <c r="K4">
         <v>25771000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>2355000</v>
       </c>
       <c r="D5">
         <v>0.07</v>
       </c>
       <c r="E5">
         <v>4351000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>135916000</v>
       </c>
       <c r="I5">
         <v>40448000</v>
       </c>
       <c r="J5">
         <v>95468000</v>
       </c>
       <c r="K5">
         <v>14134000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-19039000</v>
       </c>
       <c r="D6">
         <v>-0.57</v>
       </c>
       <c r="E6">
         <v>705000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>120050000</v>
       </c>
       <c r="I6">
         <v>42452000</v>
       </c>
       <c r="J6">
         <v>77598000</v>
       </c>
       <c r="K6">
         <v>6744000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-4307000</v>
       </c>
       <c r="D7">
         <v>-0.13</v>
       </c>
       <c r="E7">
         <v>5383000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>107765000</v>
       </c>
       <c r="I7">
         <v>35569000</v>
       </c>
       <c r="J7">
         <v>72196000</v>
       </c>
       <c r="K7">
         <v>5596000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-865000</v>
       </c>
       <c r="D8">
         <v>-0.02</v>
       </c>
       <c r="E8">
         <v>1057000</v>
       </c>
       <c r="F8">
         <v>890000</v>
       </c>
       <c r="G8">
         <v>167000</v>
       </c>
       <c r="H8">
         <v>109354000</v>
       </c>
       <c r="I8">
         <v>28454000</v>
       </c>
       <c r="J8">
         <v>80900000</v>
       </c>
       <c r="K8">
         <v>5733000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>120774000</v>
       </c>
       <c r="C9">
         <v>-2922000</v>
       </c>
       <c r="D9">
         <v>-0.08</v>
       </c>
       <c r="E9">
         <v>2884000</v>
@@ -446,51 +446,51 @@
       <c r="F9">
         <v>986000</v>
       </c>
       <c r="G9">
         <v>1898000</v>
       </c>
       <c r="H9">
         <v>168613000</v>
       </c>
       <c r="I9">
         <v>85889000</v>
       </c>
       <c r="J9">
         <v>82724000</v>
       </c>
       <c r="K9">
         <v>8173000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>116176000</v>
       </c>
       <c r="C10">
         <v>-4687000</v>
       </c>
       <c r="D10">
         <v>-0.12</v>
       </c>
       <c r="E10">
         <v>8045000</v>
@@ -498,151 +498,151 @@
       <c r="F10">
         <v>1216000</v>
       </c>
       <c r="G10">
         <v>6829000</v>
       </c>
       <c r="H10">
         <v>164870000</v>
       </c>
       <c r="I10">
         <v>83176000</v>
       </c>
       <c r="J10">
         <v>81694000</v>
       </c>
       <c r="K10">
         <v>8335000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>102100000</v>
       </c>
       <c r="C11">
         <v>-7810000</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>9331000</v>
       </c>
       <c r="F11">
         <v>1152000</v>
       </c>
       <c r="G11">
         <v>8179000</v>
       </c>
       <c r="H11">
         <v>156254000</v>
       </c>
       <c r="I11">
         <v>79573000</v>
       </c>
       <c r="J11">
         <v>76681000</v>
       </c>
       <c r="K11">
         <v>8317000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>118904000</v>
       </c>
       <c r="C12">
         <v>-288000</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>1262000</v>
       </c>
       <c r="F12">
         <v>1195000</v>
       </c>
       <c r="G12">
         <v>67000</v>
       </c>
       <c r="H12">
         <v>162344000</v>
       </c>
       <c r="I12">
         <v>78943000</v>
       </c>
       <c r="J12">
         <v>83401000</v>
       </c>
       <c r="K12">
         <v>7821000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>113335000</v>
       </c>
       <c r="C13">
         <v>-9516000</v>
       </c>
       <c r="D13">
         <v>-0.23</v>
       </c>
       <c r="E13">
         <v>1152000</v>
@@ -650,51 +650,51 @@
       <c r="F13">
         <v>1590000</v>
       </c>
       <c r="G13">
         <v>-438000</v>
       </c>
       <c r="H13">
         <v>145360000</v>
       </c>
       <c r="I13">
         <v>73140000</v>
       </c>
       <c r="J13">
         <v>72220000</v>
       </c>
       <c r="K13">
         <v>4508000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>112250000</v>
       </c>
       <c r="C14">
         <v>-3415000</v>
       </c>
       <c r="D14">
         <v>-0.08</v>
       </c>
       <c r="E14">
         <v>14028000</v>
@@ -702,51 +702,51 @@
       <c r="F14">
         <v>1788000</v>
       </c>
       <c r="G14">
         <v>12240000</v>
       </c>
       <c r="H14">
         <v>137366000</v>
       </c>
       <c r="I14">
         <v>64292000</v>
       </c>
       <c r="J14">
         <v>73074000</v>
       </c>
       <c r="K14">
         <v>4283000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>94135000</v>
       </c>
       <c r="C15">
         <v>-12405000</v>
       </c>
       <c r="D15">
         <v>-0.28</v>
       </c>
       <c r="E15">
         <v>1440000</v>
@@ -754,51 +754,51 @@
       <c r="F15">
         <v>2644000</v>
       </c>
       <c r="G15">
         <v>-1204000</v>
       </c>
       <c r="H15">
         <v>126644000</v>
       </c>
       <c r="I15">
         <v>63304000</v>
       </c>
       <c r="J15">
         <v>63340000</v>
       </c>
       <c r="K15">
         <v>4108000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>86550000</v>
       </c>
       <c r="C16">
         <v>-56700000</v>
       </c>
       <c r="D16">
         <v>-1.28</v>
       </c>
       <c r="E16">
         <v>6729000</v>
@@ -806,37 +806,37 @@
       <c r="F16">
         <v>1258000</v>
       </c>
       <c r="G16">
         <v>5471000</v>
       </c>
       <c r="H16">
         <v>80071000</v>
       </c>
       <c r="I16">
         <v>66337000</v>
       </c>
       <c r="J16">
         <v>13734000</v>
       </c>
       <c r="K16">
         <v>8614000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">HARVARD BIOSCIENCE, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:47:10.699Z</t>
+          <t xml:space="preserve">2026-10-14T14:40:32.323Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001123494</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>