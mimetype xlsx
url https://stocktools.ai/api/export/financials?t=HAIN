--- v0 (2026-08-17)
+++ v1 (2026-10-26)
@@ -76,733 +76,1475 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2011-06-30</t>
+          <t xml:space="preserve">2012-06-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
-        <v>54982000</v>
+        <v>79225000</v>
       </c>
       <c r="D2">
-        <v>1.23</v>
+        <v>1.73</v>
       </c>
       <c r="E2">
-        <v>58658000</v>
+        <v>121960000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
-        <v>1333504000</v>
+        <v>1673593000</v>
       </c>
       <c r="I2">
-        <v>466801000</v>
+        <v>708991000</v>
       </c>
       <c r="J2">
-        <v>866703000</v>
+        <v>964602000</v>
       </c>
       <c r="K2">
-        <v>27517000</v>
+        <v>29895000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2"/>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2012-06-30</t>
+          <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
-        <v>79225000</v>
+        <v>114656000</v>
       </c>
       <c r="D3">
-        <v>1.73</v>
+        <v>1.21</v>
       </c>
       <c r="E3">
-        <v>121960000</v>
+        <v>120962000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
-        <v>1673593000</v>
+        <v>2258494000</v>
       </c>
       <c r="I3">
-        <v>708991000</v>
+        <v>1056939000</v>
       </c>
       <c r="J3">
-        <v>964602000</v>
+        <v>1170659000</v>
       </c>
       <c r="K3">
-        <v>29895000</v>
+        <v>41263000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3"/>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2013-06-30</t>
+          <t xml:space="preserve">2014-06-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
-        <v>114656000</v>
+        <v>129922000</v>
       </c>
       <c r="D4">
-        <v>1.21</v>
+        <v>1.3</v>
       </c>
       <c r="E4">
-        <v>120962000</v>
+        <v>184768000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
-        <v>2258494000</v>
+        <v>2965317000</v>
       </c>
       <c r="I4">
-        <v>1056939000</v>
+        <v>1345450000</v>
       </c>
       <c r="J4">
-        <v>1170659000</v>
+        <v>1580825000</v>
       </c>
       <c r="K4">
-        <v>41263000</v>
+        <v>123751000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4"/>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2014-06-30</t>
+          <t xml:space="preserve">2015-06-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>129922000</v>
+        <v>164962000</v>
       </c>
       <c r="D5">
-        <v>1.3</v>
+        <v>1.6</v>
       </c>
       <c r="E5">
-        <v>184768000</v>
+        <v>185482000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
-        <v>2965317000</v>
+        <v>3099408000</v>
       </c>
       <c r="I5">
-        <v>1345450000</v>
+        <v>1371741000</v>
       </c>
       <c r="J5">
-        <v>1580825000</v>
+        <v>1727667000</v>
       </c>
       <c r="K5">
-        <v>123751000</v>
+        <v>166922000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5"/>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2015-06-30</t>
+          <t xml:space="preserve">2016-06-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
-        <v>164962000</v>
+        <v>47429000</v>
       </c>
       <c r="D6">
-        <v>1.6</v>
+        <v>0.46</v>
       </c>
       <c r="E6">
-        <v>185482000</v>
+        <v>184972000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
-        <v>3099408000</v>
+        <v>3008080000</v>
       </c>
       <c r="I6">
-        <v>1371741000</v>
+        <v>1343566000</v>
       </c>
       <c r="J6">
-        <v>1727667000</v>
+        <v>1664514000</v>
       </c>
       <c r="K6">
-        <v>166922000</v>
+        <v>114994000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6"/>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016-06-30</t>
-[...2 lines deleted...]
-      <c r="B7"/>
+          <t xml:space="preserve">2017-06-30</t>
+        </is>
+      </c>
+      <c r="B7">
+        <v>2343505000</v>
+      </c>
       <c r="C7">
-        <v>47429000</v>
+        <v>67430000</v>
       </c>
       <c r="D7">
-        <v>0.46</v>
+        <v>0.65</v>
       </c>
       <c r="E7">
-        <v>184972000</v>
+        <v>232695000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
-        <v>3008080000</v>
+        <v>2931104000</v>
       </c>
       <c r="I7">
-        <v>1343566000</v>
+        <v>1218272000</v>
       </c>
       <c r="J7">
-        <v>1664514000</v>
+        <v>1712832000</v>
       </c>
       <c r="K7">
-        <v>114994000</v>
+        <v>137055000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7"/>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017-06-30</t>
+          <t xml:space="preserve">2018-06-30</t>
         </is>
       </c>
       <c r="B8">
-        <v>2343505000</v>
+        <v>2265670000</v>
       </c>
       <c r="C8">
-        <v>67430000</v>
+        <v>9694000</v>
       </c>
       <c r="D8">
-        <v>0.65</v>
+        <v>0.09</v>
       </c>
       <c r="E8">
-        <v>232695000</v>
+        <v>121308000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
-        <v>2931104000</v>
+        <v>2946674000</v>
       </c>
       <c r="I8">
-        <v>1218272000</v>
+        <v>1209625000</v>
       </c>
       <c r="J8">
-        <v>1712832000</v>
+        <v>1737049000</v>
       </c>
       <c r="K8">
-        <v>137055000</v>
+        <v>106557000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8"/>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018-06-30</t>
+          <t xml:space="preserve">2019-06-30</t>
         </is>
       </c>
       <c r="B9">
-        <v>2265670000</v>
+        <v>2104606000</v>
       </c>
       <c r="C9">
-        <v>9694000</v>
+        <v>-183314000</v>
       </c>
       <c r="D9">
-        <v>0.09</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1.76</v>
+      </c>
+      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
-        <v>2946674000</v>
+        <v>2582620000</v>
       </c>
       <c r="I9">
-        <v>1209625000</v>
+        <v>1063301000</v>
       </c>
       <c r="J9">
-        <v>1737049000</v>
+        <v>1519319000</v>
       </c>
       <c r="K9">
-        <v>106557000</v>
+        <v>31017000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9"/>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019-06-30</t>
+          <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B10">
-        <v>2104606000</v>
+        <v>2053903000</v>
       </c>
       <c r="C10">
-        <v>-183314000</v>
+        <v>-80407000</v>
       </c>
       <c r="D10">
-        <v>-1.76</v>
+        <v>-0.77</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
-        <v>2582620000</v>
+        <v>2188452000</v>
       </c>
       <c r="I10">
-        <v>1063301000</v>
+        <v>744898000</v>
       </c>
       <c r="J10">
-        <v>1519319000</v>
+        <v>1443554000</v>
       </c>
       <c r="K10">
-        <v>31017000</v>
+        <v>37771000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10"/>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020-06-30</t>
+          <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B11">
-        <v>2053903000</v>
+        <v>1970302000</v>
       </c>
       <c r="C11">
-        <v>-80407000</v>
+        <v>77364000</v>
       </c>
       <c r="D11">
-        <v>-0.77</v>
-[...1 lines deleted...]
-      <c r="E11"/>
+        <v>0.76</v>
+      </c>
+      <c r="E11">
+        <v>196759000</v>
+      </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
-        <v>2188452000</v>
+        <v>2205908000</v>
       </c>
       <c r="I11">
-        <v>744898000</v>
+        <v>683025000</v>
       </c>
       <c r="J11">
-        <v>1443554000</v>
+        <v>1522886000</v>
       </c>
       <c r="K11">
-        <v>37771000</v>
+        <v>75871000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11"/>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021-06-30</t>
+          <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B12">
-        <v>1970302000</v>
+        <v>1891793000</v>
       </c>
       <c r="C12">
-        <v>77364000</v>
+        <v>77873000</v>
       </c>
       <c r="D12">
-        <v>0.76</v>
+        <v>0.83</v>
       </c>
       <c r="E12">
-        <v>196759000</v>
+        <v>80241000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
-        <v>2205908000</v>
+        <v>2458384000</v>
       </c>
       <c r="I12">
-        <v>683025000</v>
+        <v>1375216000</v>
       </c>
       <c r="J12">
-        <v>1522886000</v>
+        <v>1083168000</v>
       </c>
       <c r="K12">
-        <v>75871000</v>
+        <v>65512000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12"/>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022-06-30</t>
+          <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B13">
-        <v>1891793000</v>
+        <v>1796643000</v>
       </c>
       <c r="C13">
-        <v>77873000</v>
+        <v>-116537000</v>
       </c>
       <c r="D13">
-        <v>0.83</v>
+        <v>-1.3</v>
       </c>
       <c r="E13">
-        <v>80241000</v>
+        <v>66819000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
-        <v>2458384000</v>
+        <v>2258639000</v>
       </c>
       <c r="I13">
-        <v>1375216000</v>
+        <v>1240732000</v>
       </c>
       <c r="J13">
-        <v>1083168000</v>
+        <v>1017907000</v>
       </c>
       <c r="K13">
-        <v>65512000</v>
+        <v>53364000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13"/>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023-06-30</t>
+          <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B14">
-        <v>1796643000</v>
+        <v>1736286000</v>
       </c>
       <c r="C14">
-        <v>-116537000</v>
+        <v>-75042000</v>
       </c>
       <c r="D14">
-        <v>-1.3</v>
+        <v>-0.84</v>
       </c>
       <c r="E14">
-        <v>66819000</v>
+        <v>116355000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
-        <v>2258639000</v>
+        <v>2117548000</v>
       </c>
       <c r="I14">
-        <v>1240732000</v>
+        <v>1174635000</v>
       </c>
       <c r="J14">
-        <v>1017907000</v>
+        <v>942913000</v>
       </c>
       <c r="K14">
-        <v>53364000</v>
+        <v>54307000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14"/>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024-06-30</t>
+          <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B15">
-        <v>1736286000</v>
+        <v>1559780000</v>
       </c>
       <c r="C15">
-        <v>-75042000</v>
+        <v>-530841000</v>
       </c>
       <c r="D15">
-        <v>-0.84</v>
+        <v>-5.89</v>
       </c>
       <c r="E15">
-        <v>116355000</v>
+        <v>22115000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
-        <v>2117548000</v>
+        <v>1603278000</v>
       </c>
       <c r="I15">
-        <v>1174635000</v>
+        <v>1128273000</v>
       </c>
       <c r="J15">
-        <v>942913000</v>
+        <v>475005000</v>
       </c>
       <c r="K15">
-        <v>54307000</v>
+        <v>54355000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15"/>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-06-30</t>
+          <t xml:space="preserve">2026-06-30</t>
         </is>
       </c>
       <c r="B16">
-        <v>1559780000</v>
+        <v>1353429000</v>
       </c>
       <c r="C16">
-        <v>-530841000</v>
+        <v>-304923000</v>
       </c>
       <c r="D16">
-        <v>-5.89</v>
+        <v>-3.36</v>
       </c>
       <c r="E16">
-        <v>22115000</v>
+        <v>78269000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
-        <v>1603278000</v>
+        <v>1090383000</v>
       </c>
       <c r="I16">
-        <v>1128273000</v>
+        <v>935588000</v>
       </c>
       <c r="J16">
-        <v>475005000</v>
+        <v>154795000</v>
       </c>
       <c r="K16">
-        <v>54355000</v>
+        <v>58078000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">THE HAIN CELESTIAL GROUP, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:29:11.044Z</t>
+          <t xml:space="preserve">2026-10-26T14:04:34.686Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000910406</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16"/>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>