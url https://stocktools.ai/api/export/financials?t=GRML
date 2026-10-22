--- v0 (2026-08-15)
+++ v1 (2026-10-22)
@@ -107,180 +107,180 @@
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>1233352</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-493043</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>118246636</v>
       </c>
       <c r="I2">
         <v>4929496</v>
       </c>
       <c r="J2">
         <v>-4044512</v>
       </c>
       <c r="K2">
         <v>340962</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">GREENLAND MINES LTD</t>
+          <t xml:space="preserve">GREENLAND     MINES LTD</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T20:33:35.154Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:29.275Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001907223</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-707458</v>
       </c>
       <c r="D3">
         <v>-0.05</v>
       </c>
       <c r="E3">
         <v>-446916</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>2192706</v>
       </c>
       <c r="I3">
         <v>1620989</v>
       </c>
       <c r="J3">
         <v>-442701</v>
       </c>
       <c r="K3">
         <v>2808</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">GREENLAND MINES LTD</t>
+          <t xml:space="preserve">GREENLAND     MINES LTD</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T20:33:35.154Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:29.275Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001907223</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-6150372</v>
       </c>
       <c r="D4">
         <v>-0.32</v>
       </c>
       <c r="E4">
         <v>-2946512</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>2457365</v>
       </c>
       <c r="I4">
         <v>1272020</v>
       </c>
       <c r="J4">
         <v>1185345</v>
       </c>
       <c r="K4">
         <v>63741</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">GREENLAND MINES LTD</t>
+          <t xml:space="preserve">GREENLAND     MINES LTD</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T20:33:35.154Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:29.275Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001907223</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-10551674</v>
       </c>
       <c r="D5">
         <v>-0.22</v>
       </c>
       <c r="E5">
         <v>-5889254</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>9593240</v>
       </c>
       <c r="I5">
         <v>129764</v>
       </c>
       <c r="J5">
         <v>9463476</v>
       </c>
       <c r="K5">
         <v>7176615</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">GREENLAND MINES LTD</t>
+          <t xml:space="preserve">GREENLAND     MINES LTD</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T20:33:35.154Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:29.275Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001907223</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>