--- v0 (2026-08-28)
+++ v1 (2026-10-23)
@@ -76,695 +76,1395 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>55519000000</v>
       </c>
       <c r="C2">
         <v>12733000000</v>
       </c>
       <c r="D2">
         <v>18.79</v>
       </c>
       <c r="E2">
         <v>19140000000</v>
       </c>
       <c r="F2">
         <v>7358000000</v>
       </c>
       <c r="G2">
         <v>11782000000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>86977000000</v>
       </c>
       <c r="K2">
         <v>18898000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Alphabet Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T17:54:22.311Z</t>
+          <t xml:space="preserve">2026-10-23T07:16:13.145Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001652044</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>66001000000</v>
       </c>
       <c r="C3">
         <v>14136000000</v>
       </c>
       <c r="D3">
         <v>20.57</v>
       </c>
       <c r="E3">
         <v>23024000000</v>
       </c>
       <c r="F3">
         <v>11014000000</v>
       </c>
       <c r="G3">
         <v>12010000000</v>
       </c>
       <c r="H3">
         <v>129187000000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>103860000000</v>
       </c>
       <c r="K3">
         <v>18347000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Alphabet Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T17:54:22.311Z</t>
+          <t xml:space="preserve">2026-10-23T07:16:13.145Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001652044</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>74989000000</v>
       </c>
       <c r="C4">
         <v>16348000000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>26572000000</v>
       </c>
       <c r="F4">
         <v>9950000000</v>
       </c>
       <c r="G4">
         <v>16622000000</v>
       </c>
       <c r="H4">
         <v>147461000000</v>
       </c>
       <c r="I4">
         <v>27130000000</v>
       </c>
       <c r="J4">
         <v>120331000000</v>
       </c>
       <c r="K4">
         <v>16549000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Alphabet Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T17:54:22.311Z</t>
+          <t xml:space="preserve">2026-10-23T07:16:13.145Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001652044</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>90272000000</v>
       </c>
       <c r="C5">
         <v>19478000000</v>
       </c>
       <c r="D5">
         <v>27.85</v>
       </c>
       <c r="E5">
         <v>36036000000</v>
       </c>
       <c r="F5">
         <v>10212000000</v>
       </c>
       <c r="G5">
         <v>25824000000</v>
       </c>
       <c r="H5">
         <v>167497000000</v>
       </c>
       <c r="I5">
         <v>28461000000</v>
       </c>
       <c r="J5">
         <v>139036000000</v>
       </c>
       <c r="K5">
         <v>12918000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Alphabet Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T17:54:22.311Z</t>
+          <t xml:space="preserve">2026-10-23T07:16:13.145Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001652044</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>110855000000</v>
       </c>
       <c r="C6">
         <v>12662000000</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6">
         <v>37091000000</v>
       </c>
       <c r="F6">
         <v>13184000000</v>
       </c>
       <c r="G6">
         <v>23907000000</v>
       </c>
       <c r="H6">
         <v>197295000000</v>
       </c>
       <c r="I6">
         <v>44793000000</v>
       </c>
       <c r="J6">
         <v>152502000000</v>
       </c>
       <c r="K6">
         <v>10715000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Alphabet Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T17:54:22.311Z</t>
+          <t xml:space="preserve">2026-10-23T07:16:13.145Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001652044</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>136819000000</v>
       </c>
       <c r="C7">
         <v>30736000000</v>
       </c>
       <c r="D7">
         <v>43.7</v>
       </c>
       <c r="E7">
         <v>47971000000</v>
       </c>
       <c r="F7">
         <v>25139000000</v>
       </c>
       <c r="G7">
         <v>22832000000</v>
       </c>
       <c r="H7">
         <v>232792000000</v>
       </c>
       <c r="I7">
         <v>55164000000</v>
       </c>
       <c r="J7">
         <v>177628000000</v>
       </c>
       <c r="K7">
         <v>16701000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Alphabet Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T17:54:22.311Z</t>
+          <t xml:space="preserve">2026-10-23T07:16:13.145Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001652044</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>161857000000</v>
       </c>
       <c r="C8">
         <v>34343000000</v>
       </c>
       <c r="D8">
         <v>49.16</v>
       </c>
       <c r="E8">
         <v>54520000000</v>
       </c>
       <c r="F8">
         <v>23548000000</v>
       </c>
       <c r="G8">
         <v>30972000000</v>
       </c>
       <c r="H8">
         <v>275909000000</v>
       </c>
       <c r="I8">
         <v>74467000000</v>
       </c>
       <c r="J8">
         <v>201442000000</v>
       </c>
       <c r="K8">
         <v>18498000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Alphabet Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T17:54:22.311Z</t>
+          <t xml:space="preserve">2026-10-23T07:16:13.145Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001652044</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>182527000000</v>
       </c>
       <c r="C9">
         <v>40269000000</v>
       </c>
       <c r="D9">
         <v>2.93</v>
       </c>
       <c r="E9">
         <v>65124000000</v>
       </c>
       <c r="F9">
         <v>22281000000</v>
       </c>
       <c r="G9">
         <v>42843000000</v>
       </c>
       <c r="H9">
         <v>319616000000</v>
       </c>
       <c r="I9">
         <v>97072000000</v>
       </c>
       <c r="J9">
         <v>222544000000</v>
       </c>
       <c r="K9">
         <v>26465000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Alphabet Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T17:54:22.311Z</t>
+          <t xml:space="preserve">2026-10-23T07:16:13.145Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001652044</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>257637000000</v>
       </c>
       <c r="C10">
         <v>76033000000</v>
       </c>
       <c r="D10">
         <v>5.61</v>
       </c>
       <c r="E10">
         <v>91652000000</v>
       </c>
       <c r="F10">
         <v>24640000000</v>
       </c>
       <c r="G10">
         <v>67012000000</v>
       </c>
       <c r="H10">
         <v>359268000000</v>
       </c>
       <c r="I10">
         <v>107633000000</v>
       </c>
       <c r="J10">
         <v>251635000000</v>
       </c>
       <c r="K10">
         <v>20945000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Alphabet Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T17:54:22.311Z</t>
+          <t xml:space="preserve">2026-10-23T07:16:13.145Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001652044</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>59972000000</v>
       </c>
       <c r="D11">
         <v>4.56</v>
       </c>
       <c r="E11">
         <v>91495000000</v>
       </c>
       <c r="F11">
         <v>31485000000</v>
       </c>
       <c r="G11">
         <v>60010000000</v>
       </c>
       <c r="H11">
         <v>365264000000</v>
       </c>
       <c r="I11">
         <v>109120000000</v>
       </c>
       <c r="J11">
         <v>256144000000</v>
       </c>
       <c r="K11">
         <v>21879000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Alphabet Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T17:54:22.311Z</t>
+          <t xml:space="preserve">2026-10-23T07:16:13.145Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001652044</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>307394000000</v>
       </c>
       <c r="C12">
         <v>73795000000</v>
       </c>
       <c r="D12">
         <v>5.8</v>
       </c>
       <c r="E12">
         <v>101746000000</v>
       </c>
       <c r="F12">
         <v>32251000000</v>
       </c>
       <c r="G12">
         <v>69495000000</v>
       </c>
       <c r="H12">
         <v>402392000000</v>
       </c>
       <c r="I12">
         <v>119013000000</v>
       </c>
       <c r="J12">
         <v>283379000000</v>
       </c>
       <c r="K12">
         <v>24048000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Alphabet Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T17:54:22.311Z</t>
+          <t xml:space="preserve">2026-10-23T07:16:13.145Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001652044</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>350018000000</v>
       </c>
       <c r="C13">
         <v>100118000000</v>
       </c>
       <c r="D13">
         <v>8.04</v>
       </c>
       <c r="E13">
         <v>125299000000</v>
       </c>
       <c r="F13">
         <v>52535000000</v>
       </c>
       <c r="G13">
         <v>72764000000</v>
       </c>
       <c r="H13">
         <v>450256000000</v>
       </c>
       <c r="I13">
         <v>125172000000</v>
       </c>
       <c r="J13">
         <v>325084000000</v>
       </c>
       <c r="K13">
         <v>23466000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Alphabet Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T17:54:22.311Z</t>
+          <t xml:space="preserve">2026-10-23T07:16:13.145Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001652044</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>402836000000</v>
       </c>
       <c r="C14">
         <v>132170000000</v>
       </c>
       <c r="D14">
         <v>10.81</v>
       </c>
       <c r="E14">
         <v>164713000000</v>
       </c>
       <c r="F14">
         <v>91447000000</v>
       </c>
       <c r="G14">
         <v>73266000000</v>
       </c>
       <c r="H14">
         <v>595281000000</v>
       </c>
       <c r="I14">
         <v>180016000000</v>
       </c>
       <c r="J14">
         <v>415265000000</v>
       </c>
       <c r="K14">
         <v>30708000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Alphabet Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T17:54:22.311Z</t>
+          <t xml:space="preserve">2026-10-23T07:16:13.145Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001652044</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>