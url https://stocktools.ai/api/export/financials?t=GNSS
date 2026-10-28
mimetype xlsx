--- v0 (2026-08-19)
+++ v1 (2026-10-28)
@@ -76,791 +76,1591 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-09-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>5022902</v>
       </c>
       <c r="D2">
         <v>0.15</v>
       </c>
       <c r="E2">
         <v>4017711</v>
       </c>
       <c r="F2">
         <v>57888</v>
       </c>
       <c r="G2">
         <v>3959823</v>
       </c>
       <c r="H2">
         <v>24500718</v>
       </c>
       <c r="I2">
         <v>4225420</v>
       </c>
       <c r="J2">
         <v>20275298</v>
       </c>
       <c r="K2">
         <v>13870762</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-09-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>1462020</v>
       </c>
       <c r="D3">
         <v>0.04</v>
       </c>
       <c r="E3">
         <v>194178</v>
       </c>
       <c r="F3">
         <v>201804</v>
       </c>
       <c r="G3">
         <v>-7626</v>
       </c>
       <c r="H3">
         <v>24405047</v>
       </c>
       <c r="I3">
         <v>1983278</v>
       </c>
       <c r="J3">
         <v>22421769</v>
       </c>
       <c r="K3">
         <v>13859505</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-09-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>1262812</v>
       </c>
       <c r="D4">
         <v>0.04</v>
       </c>
       <c r="E4">
         <v>1755699</v>
       </c>
       <c r="F4">
         <v>147504</v>
       </c>
       <c r="G4">
         <v>1608195</v>
       </c>
       <c r="H4">
         <v>27558895</v>
       </c>
       <c r="I4">
         <v>2797486</v>
       </c>
       <c r="J4">
         <v>24761409</v>
       </c>
       <c r="K4">
         <v>15805195</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-09-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>3327088</v>
       </c>
       <c r="D5">
         <v>0.1</v>
       </c>
       <c r="E5">
         <v>8402855</v>
       </c>
       <c r="F5">
         <v>326957</v>
       </c>
       <c r="G5">
         <v>8075898</v>
       </c>
       <c r="H5">
         <v>33778820</v>
       </c>
       <c r="I5">
         <v>5076029</v>
       </c>
       <c r="J5">
         <v>28702791</v>
       </c>
       <c r="K5">
         <v>23894744</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-09-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>9687816</v>
       </c>
       <c r="D6">
         <v>0.29</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>344266</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>39671663</v>
       </c>
       <c r="I6">
         <v>1722451</v>
       </c>
       <c r="J6">
         <v>37949212</v>
       </c>
       <c r="K6">
         <v>18316103</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-09-30</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-1281599</v>
       </c>
       <c r="D7">
         <v>-0.04</v>
       </c>
       <c r="E7">
         <v>-1149097</v>
       </c>
       <c r="F7">
         <v>162322</v>
       </c>
       <c r="G7">
         <v>-1311419</v>
       </c>
       <c r="H7">
         <v>36813533</v>
       </c>
       <c r="I7">
         <v>2242648</v>
       </c>
       <c r="J7">
         <v>34570885</v>
       </c>
       <c r="K7">
         <v>13466711</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-09-30</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-876754</v>
       </c>
       <c r="D8">
         <v>-0.03</v>
       </c>
       <c r="E8">
         <v>-666772</v>
       </c>
       <c r="F8">
         <v>182326</v>
       </c>
       <c r="G8">
         <v>-849098</v>
       </c>
       <c r="H8">
         <v>38857800</v>
       </c>
       <c r="I8">
         <v>3673761</v>
       </c>
       <c r="J8">
         <v>35184039</v>
       </c>
       <c r="K8">
         <v>12764421</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-09-30</t>
         </is>
       </c>
       <c r="B9">
         <v>26306790</v>
       </c>
       <c r="C9">
         <v>-3745042</v>
       </c>
       <c r="D9">
         <v>-0.12</v>
       </c>
       <c r="E9">
         <v>1251819</v>
       </c>
       <c r="F9">
         <v>625845</v>
       </c>
       <c r="G9">
         <v>625974</v>
       </c>
       <c r="H9">
         <v>41860797</v>
       </c>
       <c r="I9">
         <v>8371590</v>
       </c>
       <c r="J9">
         <v>33488000</v>
       </c>
       <c r="K9">
         <v>11063091</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-09-30</t>
         </is>
       </c>
       <c r="B10">
         <v>36979000</v>
       </c>
       <c r="C10">
         <v>2785000</v>
       </c>
       <c r="D10">
         <v>0.08</v>
       </c>
       <c r="E10">
         <v>9855000</v>
       </c>
       <c r="F10">
         <v>343000</v>
       </c>
       <c r="G10">
         <v>9512000</v>
       </c>
       <c r="H10">
         <v>47120000</v>
       </c>
       <c r="I10">
         <v>11739000</v>
       </c>
       <c r="J10">
         <v>35381000</v>
       </c>
       <c r="K10">
         <v>18819000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-09-30</t>
         </is>
       </c>
       <c r="B11">
         <v>43010000</v>
       </c>
       <c r="C11">
         <v>11874000</v>
       </c>
       <c r="D11">
         <v>0.35</v>
       </c>
       <c r="E11">
         <v>6918000</v>
       </c>
       <c r="F11">
         <v>140000</v>
       </c>
       <c r="G11">
         <v>6778000</v>
       </c>
       <c r="H11">
         <v>66167000</v>
       </c>
       <c r="I11">
         <v>17027000</v>
       </c>
       <c r="J11">
         <v>49140000</v>
       </c>
       <c r="K11">
         <v>23319000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-09-30</t>
         </is>
       </c>
       <c r="B12">
         <v>47003000</v>
       </c>
       <c r="C12">
         <v>704000</v>
       </c>
       <c r="D12">
         <v>0.02</v>
       </c>
       <c r="E12">
         <v>6150000</v>
       </c>
       <c r="F12">
         <v>208000</v>
       </c>
       <c r="G12">
         <v>5942000</v>
       </c>
       <c r="H12">
         <v>90128000</v>
       </c>
       <c r="I12">
         <v>24170000</v>
       </c>
       <c r="J12">
         <v>50393000</v>
       </c>
       <c r="K12">
         <v>13167000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-09-30</t>
         </is>
       </c>
       <c r="B13">
         <v>54035000</v>
       </c>
       <c r="C13">
         <v>-16212000</v>
       </c>
       <c r="D13">
         <v>-0.44</v>
       </c>
       <c r="E13">
         <v>468000</v>
       </c>
       <c r="F13">
         <v>381000</v>
       </c>
       <c r="G13">
         <v>87000</v>
       </c>
       <c r="H13">
         <v>71854000</v>
       </c>
       <c r="I13">
         <v>21461000</v>
       </c>
       <c r="J13">
         <v>50393000</v>
       </c>
       <c r="K13">
         <v>12736000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-30</t>
         </is>
       </c>
       <c r="B14">
         <v>46663000</v>
       </c>
       <c r="C14">
         <v>-18396000</v>
       </c>
       <c r="D14">
         <v>-0.5</v>
       </c>
       <c r="E14">
         <v>-9593000</v>
       </c>
       <c r="F14">
         <v>239000</v>
       </c>
       <c r="G14">
         <v>-9832000</v>
       </c>
       <c r="H14">
         <v>49905000</v>
       </c>
       <c r="I14">
         <v>16093000</v>
       </c>
       <c r="J14">
         <v>33812000</v>
       </c>
       <c r="K14">
         <v>8665000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-30</t>
         </is>
       </c>
       <c r="B15">
         <v>24008000</v>
       </c>
       <c r="C15">
         <v>-31730000</v>
       </c>
       <c r="D15">
         <v>-0.72</v>
       </c>
       <c r="E15">
         <v>-19454000</v>
       </c>
       <c r="F15">
         <v>191000</v>
       </c>
       <c r="G15">
         <v>-19645000</v>
       </c>
       <c r="H15">
         <v>53936000</v>
       </c>
       <c r="I15">
         <v>36373000</v>
       </c>
       <c r="J15">
         <v>17563000</v>
       </c>
       <c r="K15">
         <v>4945000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-09-30</t>
         </is>
       </c>
       <c r="B16">
         <v>40757000</v>
       </c>
       <c r="C16">
         <v>-18112000</v>
       </c>
       <c r="D16">
         <v>-0.4</v>
       </c>
       <c r="E16">
         <v>-8762000</v>
       </c>
       <c r="F16">
         <v>255000</v>
       </c>
       <c r="G16">
         <v>-9017000</v>
       </c>
       <c r="H16">
         <v>63869000</v>
       </c>
       <c r="I16">
         <v>61702000</v>
       </c>
       <c r="J16">
         <v>2167000</v>
       </c>
       <c r="K16">
         <v>7969000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">GENASYS INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T10:14:07.309Z</t>
+          <t xml:space="preserve">2026-10-28T09:58:43.108Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000924383</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerIncludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>