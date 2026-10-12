--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>6249000000</v>
       </c>
       <c r="G2">
         <v>1917000000</v>
       </c>
       <c r="H2">
         <v>144603000000</v>
       </c>
       <c r="I2">
         <v>105612000000</v>
       </c>
       <c r="J2">
         <v>38120000000</v>
       </c>
       <c r="K2">
         <v>16071000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>152256000000</v>
       </c>
       <c r="C3">
         <v>6188000000</v>
       </c>
       <c r="D3">
         <v>2.92</v>
       </c>
       <c r="E3">
         <v>10605000000</v>
@@ -172,147 +172,147 @@
       <c r="F3">
         <v>8068000000</v>
       </c>
       <c r="G3">
         <v>2537000000</v>
       </c>
       <c r="H3">
         <v>149422000000</v>
       </c>
       <c r="I3">
         <v>112422000000</v>
       </c>
       <c r="J3">
         <v>36244000000</v>
       </c>
       <c r="K3">
         <v>18422000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>155427000000</v>
       </c>
       <c r="C4">
         <v>5346000000</v>
       </c>
       <c r="D4">
         <v>2.38</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>7565000000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>166231000000</v>
       </c>
       <c r="I4">
         <v>123170000000</v>
       </c>
       <c r="J4">
         <v>42607000000</v>
       </c>
       <c r="K4">
         <v>20021000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>155929000000</v>
       </c>
       <c r="C5">
         <v>3949000000</v>
       </c>
       <c r="D5">
         <v>1.65</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>7091000000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>177311000000</v>
       </c>
       <c r="I5">
         <v>141477000000</v>
       </c>
       <c r="J5">
         <v>35457000000</v>
       </c>
       <c r="K5">
         <v>18954000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>135725000000</v>
       </c>
       <c r="C6">
         <v>9687000000</v>
       </c>
       <c r="D6">
         <v>5.91</v>
       </c>
       <c r="E6">
         <v>11769000000</v>
@@ -320,51 +320,51 @@
       <c r="F6">
         <v>6813000000</v>
       </c>
       <c r="G6">
         <v>4956000000</v>
       </c>
       <c r="H6">
         <v>194338000000</v>
       </c>
       <c r="I6">
         <v>154015000000</v>
       </c>
       <c r="J6">
         <v>39871000000</v>
       </c>
       <c r="K6">
         <v>15238000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>149184000000</v>
       </c>
       <c r="C7">
         <v>9427000000</v>
       </c>
       <c r="D7">
         <v>6</v>
       </c>
       <c r="E7">
         <v>16607000000</v>
@@ -372,51 +372,51 @@
       <c r="F7">
         <v>8384000000</v>
       </c>
       <c r="G7">
         <v>8223000000</v>
       </c>
       <c r="H7">
         <v>221690000000</v>
       </c>
       <c r="I7">
         <v>177615000000</v>
       </c>
       <c r="J7">
         <v>43836000000</v>
       </c>
       <c r="K7">
         <v>12574000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>145588000000</v>
       </c>
       <c r="C8">
         <v>-3864000000</v>
       </c>
       <c r="D8">
         <v>-2.6</v>
       </c>
       <c r="E8">
         <v>17328000000</v>
@@ -424,51 +424,51 @@
       <c r="F8">
         <v>8453000000</v>
       </c>
       <c r="G8">
         <v>8875000000</v>
       </c>
       <c r="H8">
         <v>212482000000</v>
       </c>
       <c r="I8">
         <v>176282000000</v>
       </c>
       <c r="J8">
         <v>35001000000</v>
       </c>
       <c r="K8">
         <v>15512000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>147049000000</v>
       </c>
       <c r="C9">
         <v>8014000000</v>
       </c>
       <c r="D9">
         <v>5.53</v>
       </c>
       <c r="E9">
         <v>15256000000</v>
@@ -476,51 +476,51 @@
       <c r="F9">
         <v>8761000000</v>
       </c>
       <c r="G9">
         <v>6495000000</v>
       </c>
       <c r="H9">
         <v>227339000000</v>
       </c>
       <c r="I9">
         <v>184562000000</v>
       </c>
       <c r="J9">
         <v>38860000000</v>
       </c>
       <c r="K9">
         <v>20844000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>137237000000</v>
       </c>
       <c r="C10">
         <v>6732000000</v>
       </c>
       <c r="D10">
         <v>4.57</v>
       </c>
       <c r="E10">
         <v>15021000000</v>
@@ -528,51 +528,51 @@
       <c r="F10">
         <v>7592000000</v>
       </c>
       <c r="G10">
         <v>7429000000</v>
       </c>
       <c r="H10">
         <v>228037000000</v>
       </c>
       <c r="I10">
         <v>182080000000</v>
       </c>
       <c r="J10">
         <v>41792000000</v>
       </c>
       <c r="K10">
         <v>19069000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>122485000000</v>
       </c>
       <c r="C11">
         <v>6427000000</v>
       </c>
       <c r="D11">
         <v>4.33</v>
       </c>
       <c r="E11">
         <v>16670000000</v>
@@ -580,51 +580,51 @@
       <c r="F11">
         <v>5300000000</v>
       </c>
       <c r="G11">
         <v>11370000000</v>
       </c>
       <c r="H11">
         <v>235194000000</v>
       </c>
       <c r="I11">
         <v>185517000000</v>
       </c>
       <c r="J11">
         <v>45030000000</v>
       </c>
       <c r="K11">
         <v>19992000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>127004000000</v>
       </c>
       <c r="C12">
         <v>9945000000</v>
       </c>
       <c r="D12">
         <v>6.7</v>
       </c>
       <c r="E12">
         <v>15188000000</v>
@@ -632,51 +632,51 @@
       <c r="F12">
         <v>7509000000</v>
       </c>
       <c r="G12">
         <v>7679000000</v>
       </c>
       <c r="H12">
         <v>244718000000</v>
       </c>
       <c r="I12">
         <v>178903000000</v>
       </c>
       <c r="J12">
         <v>59744000000</v>
       </c>
       <c r="K12">
         <v>20067000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>156735000000</v>
       </c>
       <c r="C13">
         <v>9708000000</v>
       </c>
       <c r="D13">
         <v>6.13</v>
       </c>
       <c r="E13">
         <v>16043000000</v>
@@ -684,51 +684,51 @@
       <c r="F13">
         <v>9238000000</v>
       </c>
       <c r="G13">
         <v>6805000000</v>
       </c>
       <c r="H13">
         <v>264037000000</v>
       </c>
       <c r="I13">
         <v>191752000000</v>
       </c>
       <c r="J13">
         <v>67792000000</v>
       </c>
       <c r="K13">
         <v>19153000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>171842000000</v>
       </c>
       <c r="C14">
         <v>9840000000</v>
       </c>
       <c r="D14">
         <v>7.32</v>
       </c>
       <c r="E14">
         <v>20930000000</v>
@@ -736,51 +736,51 @@
       <c r="F14">
         <v>10970000000</v>
       </c>
       <c r="G14">
         <v>9960000000</v>
       </c>
       <c r="H14">
         <v>273064000000</v>
       </c>
       <c r="I14">
         <v>204757000000</v>
       </c>
       <c r="J14">
         <v>64286000000</v>
       </c>
       <c r="K14">
         <v>18853000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>187442000000</v>
       </c>
       <c r="C15">
         <v>5963000000</v>
       </c>
       <c r="D15">
         <v>6.37</v>
       </c>
       <c r="E15">
         <v>20129000000</v>
@@ -788,51 +788,51 @@
       <c r="F15">
         <v>10830000000</v>
       </c>
       <c r="G15">
         <v>9299000000</v>
       </c>
       <c r="H15">
         <v>279761000000</v>
       </c>
       <c r="I15">
         <v>214171000000</v>
       </c>
       <c r="J15">
         <v>63072000000</v>
       </c>
       <c r="K15">
         <v>19872000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>185019000000</v>
       </c>
       <c r="C16">
         <v>2780000000</v>
       </c>
       <c r="D16">
         <v>3.27</v>
       </c>
       <c r="E16">
         <v>26867000000</v>
@@ -840,37 +840,37 @@
       <c r="F16">
         <v>9303000000</v>
       </c>
       <c r="G16">
         <v>17564000000</v>
       </c>
       <c r="H16">
         <v>281284000000</v>
       </c>
       <c r="I16">
         <v>218116000000</v>
       </c>
       <c r="J16">
         <v>61119000000</v>
       </c>
       <c r="K16">
         <v>20945000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">GENERAL MOTORS COMPANY</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:33.793Z</t>
+          <t xml:space="preserve">2026-10-12T06:18:24.644Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001467858</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>