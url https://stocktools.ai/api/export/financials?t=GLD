--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -110,613 +110,613 @@
         <v>1208132000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>37991473000</v>
       </c>
       <c r="I2">
         <v>95304000</v>
       </c>
       <c r="J2"/>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-09-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>7340281000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>42736696000</v>
       </c>
       <c r="I3">
         <v>547015000</v>
       </c>
       <c r="J3"/>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-09-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>2407207000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>50726261000</v>
       </c>
       <c r="I4">
         <v>629395000</v>
       </c>
       <c r="J4"/>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-09-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>4505517000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>35812777000</v>
       </c>
       <c r="I5">
         <v>169094000</v>
       </c>
       <c r="J5">
         <v>-2979854000</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-09-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-230386000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>30250898000</v>
       </c>
       <c r="I6">
         <v>154029000</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-09-30</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>4951423000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>40357092000</v>
       </c>
       <c r="I7">
         <v>63645000</v>
       </c>
       <c r="J7"/>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-09-30</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-1893972000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>35669225000</v>
       </c>
       <c r="I8">
         <v>11720000</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-09-30</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-2619535000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>28331953000</v>
       </c>
       <c r="I9">
         <v>9434000</v>
       </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-09-30</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-7250161000</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>44169240000</v>
       </c>
       <c r="I10">
         <v>210240000</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-09-30</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>13083928000</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>76978000000</v>
       </c>
       <c r="I11">
         <v>25449000</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-09-30</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-5746469000</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>55474023000</v>
       </c>
       <c r="I12">
         <v>18749000</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-09-30</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-2944530000</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>50693257000</v>
       </c>
       <c r="I13">
         <v>202797000</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-30</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>5548188000</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>52539161000</v>
       </c>
       <c r="I14">
         <v>17892000</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-30</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>20362993000</v>
       </c>
       <c r="D15"/>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>73727700000</v>
       </c>
       <c r="I15">
         <v>23553000</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-09-30</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>35553538000</v>
       </c>
       <c r="D16"/>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>124571115000</v>
       </c>
       <c r="I16">
         <v>38255000</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">SPDR® GOLD TRUST</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T17:55:51.869Z</t>
+          <t xml:space="preserve">2026-10-08T08:08:55.902Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001222333</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>