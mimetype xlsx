--- v0 (2026-08-17)
+++ v1 (2026-10-28)
@@ -76,797 +76,1597 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-03-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>1187000000</v>
       </c>
       <c r="D2">
         <v>1.59</v>
       </c>
       <c r="E2">
         <v>1901000000</v>
       </c>
       <c r="F2">
         <v>286000000</v>
       </c>
       <c r="G2">
         <v>1615000000</v>
       </c>
       <c r="H2">
         <v>13020000000</v>
       </c>
       <c r="I2">
         <v>7848000000</v>
       </c>
       <c r="J2">
         <v>5094000000</v>
       </c>
       <c r="K2">
         <v>3162000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-03-29</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>755000000</v>
       </c>
       <c r="D3">
         <v>1.06</v>
       </c>
       <c r="E3">
         <v>1593000000</v>
       </c>
       <c r="F3">
         <v>336000000</v>
       </c>
       <c r="G3">
         <v>1257000000</v>
       </c>
       <c r="H3">
         <v>14508000000</v>
       </c>
       <c r="I3">
         <v>9032000000</v>
       </c>
       <c r="J3">
         <v>5476000000</v>
       </c>
       <c r="K3">
         <v>4685000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-03-28</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>898000000</v>
       </c>
       <c r="D4">
         <v>1.28</v>
       </c>
       <c r="E4">
         <v>1281000000</v>
       </c>
       <c r="F4">
         <v>194000000</v>
       </c>
       <c r="G4">
         <v>1087000000</v>
       </c>
       <c r="H4">
         <v>13539000000</v>
       </c>
       <c r="I4">
         <v>7742000000</v>
       </c>
       <c r="J4">
         <v>5797000000</v>
       </c>
       <c r="K4">
         <v>3695000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-04-03</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>878000000</v>
       </c>
       <c r="D5">
         <v>1.26</v>
       </c>
       <c r="E5">
         <v>1312000000</v>
       </c>
       <c r="F5">
         <v>303000000</v>
       </c>
       <c r="G5">
         <v>1009000000</v>
       </c>
       <c r="H5">
         <v>13233000000</v>
       </c>
       <c r="I5">
         <v>7298000000</v>
       </c>
       <c r="J5">
         <v>5935000000</v>
       </c>
       <c r="K5">
         <v>2843000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-04-01</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>2488000000</v>
       </c>
       <c r="D6">
         <v>3.71</v>
       </c>
       <c r="E6">
         <v>802000000</v>
       </c>
       <c r="F6">
         <v>272000000</v>
       </c>
       <c r="G6">
         <v>530000000</v>
       </c>
       <c r="H6">
         <v>11767000000</v>
       </c>
       <c r="I6">
         <v>8091000000</v>
       </c>
       <c r="J6">
         <v>3676000000</v>
       </c>
       <c r="K6">
         <v>5983000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-03-31</t>
         </is>
       </c>
       <c r="B7">
         <v>4019000000</v>
       </c>
       <c r="C7">
         <v>-106000000</v>
       </c>
       <c r="D7">
         <v>-0.17</v>
       </c>
       <c r="E7">
         <v>-209000000</v>
       </c>
       <c r="F7">
         <v>70000000</v>
       </c>
       <c r="G7">
         <v>-279000000</v>
       </c>
       <c r="H7">
         <v>18174000000</v>
       </c>
       <c r="I7">
         <v>14687000000</v>
       </c>
       <c r="J7">
         <v>3487000000</v>
       </c>
       <c r="K7">
         <v>4247000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-03-30</t>
         </is>
       </c>
       <c r="B8">
         <v>2559000000</v>
       </c>
       <c r="C8">
         <v>1138000000</v>
       </c>
       <c r="D8">
         <v>1.7</v>
       </c>
       <c r="E8">
         <v>950000000</v>
       </c>
       <c r="F8">
         <v>142000000</v>
       </c>
       <c r="G8">
         <v>808000000</v>
       </c>
       <c r="H8">
         <v>15759000000</v>
       </c>
       <c r="I8">
         <v>10736000000</v>
       </c>
       <c r="J8">
         <v>5023000000</v>
       </c>
       <c r="K8">
         <v>1774000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-03-29</t>
         </is>
       </c>
       <c r="B9">
         <v>2456000000</v>
       </c>
       <c r="C9">
         <v>31000000</v>
       </c>
       <c r="D9">
         <v>0.05</v>
       </c>
       <c r="E9">
         <v>1495000000</v>
       </c>
       <c r="F9">
         <v>207000000</v>
       </c>
       <c r="G9">
         <v>1288000000</v>
       </c>
       <c r="H9">
         <v>15938000000</v>
       </c>
       <c r="I9">
         <v>10200000000</v>
       </c>
       <c r="J9">
         <v>5738000000</v>
       </c>
       <c r="K9">
         <v>1791000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-04-03</t>
         </is>
       </c>
       <c r="B10">
         <v>2490000000</v>
       </c>
       <c r="C10">
         <v>3887000000</v>
       </c>
       <c r="D10">
         <v>6.05</v>
       </c>
       <c r="E10">
         <v>-861000000</v>
       </c>
       <c r="F10">
         <v>89000000</v>
       </c>
       <c r="G10">
         <v>-950000000</v>
       </c>
       <c r="H10">
         <v>7735000000</v>
       </c>
       <c r="I10">
         <v>7725000000</v>
       </c>
       <c r="J10">
         <v>10000000</v>
       </c>
       <c r="K10">
         <v>2177000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-04-02</t>
         </is>
       </c>
       <c r="B11">
         <v>2551000000</v>
       </c>
       <c r="C11">
         <v>554000000</v>
       </c>
       <c r="D11">
         <v>0.92</v>
       </c>
       <c r="E11">
         <v>706000000</v>
       </c>
       <c r="F11">
         <v>6000000</v>
       </c>
       <c r="G11">
         <v>700000000</v>
       </c>
       <c r="H11">
         <v>6361000000</v>
       </c>
       <c r="I11">
         <v>6861000000</v>
       </c>
       <c r="J11">
         <v>-500000000</v>
       </c>
       <c r="K11">
         <v>933000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-04-01</t>
         </is>
       </c>
       <c r="B12">
         <v>2796000000</v>
       </c>
       <c r="C12">
         <v>836000000</v>
       </c>
       <c r="D12">
         <v>1.41</v>
       </c>
       <c r="E12">
         <v>974000000</v>
       </c>
       <c r="F12">
         <v>6000000</v>
       </c>
       <c r="G12">
         <v>968000000</v>
       </c>
       <c r="H12">
         <v>6943000000</v>
       </c>
       <c r="I12">
         <v>7036000000</v>
       </c>
       <c r="J12">
         <v>-126000000</v>
       </c>
       <c r="K12">
         <v>1887000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-03-31</t>
         </is>
       </c>
       <c r="B13">
         <v>3317000000</v>
       </c>
       <c r="C13">
         <v>1334000000</v>
       </c>
       <c r="D13">
         <v>2.14</v>
       </c>
       <c r="E13">
         <v>757000000</v>
       </c>
       <c r="F13">
         <v>6000000</v>
       </c>
       <c r="G13">
         <v>751000000</v>
       </c>
       <c r="H13">
         <v>15947000000</v>
       </c>
       <c r="I13">
         <v>13747000000</v>
       </c>
       <c r="J13">
         <v>2152000000</v>
       </c>
       <c r="K13">
         <v>750000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-03-29</t>
         </is>
       </c>
       <c r="B14">
         <v>3800000000</v>
       </c>
       <c r="C14">
         <v>607000000</v>
       </c>
       <c r="D14">
         <v>0.95</v>
       </c>
       <c r="E14">
         <v>2064000000</v>
       </c>
       <c r="F14">
         <v>20000000</v>
       </c>
       <c r="G14">
         <v>2044000000</v>
       </c>
       <c r="H14">
         <v>15793000000</v>
       </c>
       <c r="I14">
         <v>13653000000</v>
       </c>
       <c r="J14">
         <v>2140000000</v>
       </c>
       <c r="K14">
         <v>846000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-03-28</t>
         </is>
       </c>
       <c r="B15">
         <v>3935000000</v>
       </c>
       <c r="C15">
         <v>643000000</v>
       </c>
       <c r="D15">
         <v>1.03</v>
       </c>
       <c r="E15">
         <v>1221000000</v>
       </c>
       <c r="F15">
         <v>15000000</v>
       </c>
       <c r="G15">
         <v>1206000000</v>
       </c>
       <c r="H15">
         <v>15495000000</v>
       </c>
       <c r="I15">
         <v>13226000000</v>
       </c>
       <c r="J15">
         <v>2269000000</v>
       </c>
       <c r="K15">
         <v>1006000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-04-03</t>
         </is>
       </c>
       <c r="B16">
         <v>5000000000</v>
       </c>
       <c r="C16">
         <v>973000000</v>
       </c>
       <c r="D16">
         <v>1.57</v>
       </c>
       <c r="E16">
         <v>1545000000</v>
       </c>
       <c r="F16">
         <v>22000000</v>
       </c>
       <c r="G16">
         <v>1523000000</v>
       </c>
       <c r="H16">
         <v>15589000000</v>
       </c>
       <c r="I16">
         <v>12978000000</v>
       </c>
       <c r="J16">
         <v>2611000000</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:25:47.076Z</t>
+          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>