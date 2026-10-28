--- v1 (2026-10-28)
+++ v2 (2026-10-28)
@@ -168,51 +168,51 @@
       <c r="F2">
         <v>286000000</v>
       </c>
       <c r="G2">
         <v>1615000000</v>
       </c>
       <c r="H2">
         <v>13020000000</v>
       </c>
       <c r="I2">
         <v>7848000000</v>
       </c>
       <c r="J2">
         <v>5094000000</v>
       </c>
       <c r="K2">
         <v>3162000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -268,51 +268,51 @@
       <c r="F3">
         <v>336000000</v>
       </c>
       <c r="G3">
         <v>1257000000</v>
       </c>
       <c r="H3">
         <v>14508000000</v>
       </c>
       <c r="I3">
         <v>9032000000</v>
       </c>
       <c r="J3">
         <v>5476000000</v>
       </c>
       <c r="K3">
         <v>4685000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -368,51 +368,51 @@
       <c r="F4">
         <v>194000000</v>
       </c>
       <c r="G4">
         <v>1087000000</v>
       </c>
       <c r="H4">
         <v>13539000000</v>
       </c>
       <c r="I4">
         <v>7742000000</v>
       </c>
       <c r="J4">
         <v>5797000000</v>
       </c>
       <c r="K4">
         <v>3695000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -468,51 +468,51 @@
       <c r="F5">
         <v>303000000</v>
       </c>
       <c r="G5">
         <v>1009000000</v>
       </c>
       <c r="H5">
         <v>13233000000</v>
       </c>
       <c r="I5">
         <v>7298000000</v>
       </c>
       <c r="J5">
         <v>5935000000</v>
       </c>
       <c r="K5">
         <v>2843000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -568,51 +568,51 @@
       <c r="F6">
         <v>272000000</v>
       </c>
       <c r="G6">
         <v>530000000</v>
       </c>
       <c r="H6">
         <v>11767000000</v>
       </c>
       <c r="I6">
         <v>8091000000</v>
       </c>
       <c r="J6">
         <v>3676000000</v>
       </c>
       <c r="K6">
         <v>5983000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -670,51 +670,51 @@
       <c r="F7">
         <v>70000000</v>
       </c>
       <c r="G7">
         <v>-279000000</v>
       </c>
       <c r="H7">
         <v>18174000000</v>
       </c>
       <c r="I7">
         <v>14687000000</v>
       </c>
       <c r="J7">
         <v>3487000000</v>
       </c>
       <c r="K7">
         <v>4247000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -772,51 +772,51 @@
       <c r="F8">
         <v>142000000</v>
       </c>
       <c r="G8">
         <v>808000000</v>
       </c>
       <c r="H8">
         <v>15759000000</v>
       </c>
       <c r="I8">
         <v>10736000000</v>
       </c>
       <c r="J8">
         <v>5023000000</v>
       </c>
       <c r="K8">
         <v>1774000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -874,51 +874,51 @@
       <c r="F9">
         <v>207000000</v>
       </c>
       <c r="G9">
         <v>1288000000</v>
       </c>
       <c r="H9">
         <v>15938000000</v>
       </c>
       <c r="I9">
         <v>10200000000</v>
       </c>
       <c r="J9">
         <v>5738000000</v>
       </c>
       <c r="K9">
         <v>1791000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -976,51 +976,51 @@
       <c r="F10">
         <v>89000000</v>
       </c>
       <c r="G10">
         <v>-950000000</v>
       </c>
       <c r="H10">
         <v>7735000000</v>
       </c>
       <c r="I10">
         <v>7725000000</v>
       </c>
       <c r="J10">
         <v>10000000</v>
       </c>
       <c r="K10">
         <v>2177000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1078,51 +1078,51 @@
       <c r="F11">
         <v>6000000</v>
       </c>
       <c r="G11">
         <v>700000000</v>
       </c>
       <c r="H11">
         <v>6361000000</v>
       </c>
       <c r="I11">
         <v>6861000000</v>
       </c>
       <c r="J11">
         <v>-500000000</v>
       </c>
       <c r="K11">
         <v>933000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1180,51 +1180,51 @@
       <c r="F12">
         <v>6000000</v>
       </c>
       <c r="G12">
         <v>968000000</v>
       </c>
       <c r="H12">
         <v>6943000000</v>
       </c>
       <c r="I12">
         <v>7036000000</v>
       </c>
       <c r="J12">
         <v>-126000000</v>
       </c>
       <c r="K12">
         <v>1887000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1282,51 +1282,51 @@
       <c r="F13">
         <v>6000000</v>
       </c>
       <c r="G13">
         <v>751000000</v>
       </c>
       <c r="H13">
         <v>15947000000</v>
       </c>
       <c r="I13">
         <v>13747000000</v>
       </c>
       <c r="J13">
         <v>2152000000</v>
       </c>
       <c r="K13">
         <v>750000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1384,51 +1384,51 @@
       <c r="F14">
         <v>20000000</v>
       </c>
       <c r="G14">
         <v>2044000000</v>
       </c>
       <c r="H14">
         <v>15793000000</v>
       </c>
       <c r="I14">
         <v>13653000000</v>
       </c>
       <c r="J14">
         <v>2140000000</v>
       </c>
       <c r="K14">
         <v>846000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1486,51 +1486,51 @@
       <c r="F15">
         <v>15000000</v>
       </c>
       <c r="G15">
         <v>1206000000</v>
       </c>
       <c r="H15">
         <v>15495000000</v>
       </c>
       <c r="I15">
         <v>13226000000</v>
       </c>
       <c r="J15">
         <v>2269000000</v>
       </c>
       <c r="K15">
         <v>1006000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1586,51 +1586,51 @@
         <v>1545000000</v>
       </c>
       <c r="F16">
         <v>22000000</v>
       </c>
       <c r="G16">
         <v>1523000000</v>
       </c>
       <c r="H16">
         <v>15589000000</v>
       </c>
       <c r="I16">
         <v>12978000000</v>
       </c>
       <c r="J16">
         <v>2611000000</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Gen Digital Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-28T22:27:18.322Z</t>
+          <t xml:space="preserve">2026-10-28T23:45:05.462Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000849399</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>