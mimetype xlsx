--- v0 (2026-08-14)
+++ v1 (2026-10-25)
@@ -76,329 +76,777 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
-        <v>-12975000</v>
+        <v>-13127000</v>
       </c>
       <c r="D2">
         <v>-0.51</v>
       </c>
       <c r="E2">
         <v>13245000</v>
       </c>
       <c r="F2">
         <v>737000</v>
       </c>
       <c r="G2">
         <v>12508000</v>
       </c>
       <c r="H2">
         <v>195445000</v>
       </c>
       <c r="I2">
         <v>126875000</v>
       </c>
       <c r="J2">
         <v>60794000</v>
       </c>
       <c r="K2">
         <v>40500000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Great Elm Group, Inc.</t>
+          <t xml:space="preserve">GREAT ELM GROUP, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T19:39:30.732Z</t>
+          <t xml:space="preserve">2026-10-25T18:40:33.336Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001831096</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
-        <v>-7275000</v>
+        <v>-7870000</v>
       </c>
       <c r="D3">
         <v>-0.28</v>
       </c>
       <c r="E3">
         <v>-18976000</v>
       </c>
       <c r="F3">
         <v>287000</v>
       </c>
       <c r="G3">
         <v>-19263000</v>
       </c>
       <c r="H3">
         <v>161869000</v>
       </c>
       <c r="I3">
         <v>106445000</v>
       </c>
       <c r="J3">
         <v>43236000</v>
       </c>
       <c r="K3">
         <v>24382000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Great Elm Group, Inc.</t>
+          <t xml:space="preserve">GREAT ELM GROUP, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T19:39:30.732Z</t>
+          <t xml:space="preserve">2026-10-25T18:40:33.336Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001831096</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B4">
         <v>4516000</v>
       </c>
       <c r="C4">
-        <v>-14893000</v>
+        <v>-15037000</v>
       </c>
       <c r="D4">
         <v>-0.56</v>
       </c>
       <c r="E4">
         <v>29280000</v>
       </c>
       <c r="F4">
         <v>3000</v>
       </c>
       <c r="G4">
         <v>29277000</v>
       </c>
       <c r="H4">
         <v>168087000</v>
       </c>
       <c r="I4">
         <v>125833000</v>
       </c>
       <c r="J4">
         <v>33496000</v>
       </c>
       <c r="K4">
         <v>22281000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Great Elm Group, Inc.</t>
+          <t xml:space="preserve">GREAT ELM GROUP, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T19:39:30.732Z</t>
+          <t xml:space="preserve">2026-10-25T18:40:33.336Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001831096</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B5">
         <v>8663000</v>
       </c>
       <c r="C5">
-        <v>27730000</v>
+        <v>27680000</v>
       </c>
       <c r="D5">
         <v>0.73</v>
       </c>
       <c r="E5">
         <v>-2373000</v>
       </c>
       <c r="F5">
         <v>53000</v>
       </c>
       <c r="G5">
         <v>-2426000</v>
       </c>
       <c r="H5">
         <v>135893000</v>
       </c>
       <c r="I5">
         <v>72051000</v>
       </c>
       <c r="J5">
         <v>63842000</v>
       </c>
       <c r="K5">
         <v>60165000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Great Elm Group, Inc.</t>
+          <t xml:space="preserve">GREAT ELM GROUP, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T19:39:30.732Z</t>
+          <t xml:space="preserve">2026-10-25T18:40:33.336Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001831096</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B6">
         <v>17834000</v>
       </c>
       <c r="C6">
-        <v>-1388000</v>
+        <v>-926000</v>
       </c>
       <c r="D6">
         <v>-0.05</v>
       </c>
       <c r="E6">
         <v>-15555000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>140446000</v>
       </c>
       <c r="I6">
         <v>70251000</v>
       </c>
       <c r="J6">
         <v>62714000</v>
       </c>
       <c r="K6">
         <v>48147000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Great Elm Group, Inc.</t>
+          <t xml:space="preserve">GREAT ELM GROUP, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T19:39:30.732Z</t>
+          <t xml:space="preserve">2026-10-25T18:40:33.336Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001831096</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B7">
         <v>16316000</v>
       </c>
       <c r="C7">
-        <v>12891000</v>
+        <v>15550000</v>
       </c>
       <c r="D7">
         <v>0.38</v>
       </c>
       <c r="E7">
         <v>-9006000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>153937000</v>
       </c>
       <c r="I7">
         <v>73271000</v>
       </c>
       <c r="J7">
         <v>70318000</v>
       </c>
       <c r="K7">
         <v>30603000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Great Elm Group, Inc.</t>
+          <t xml:space="preserve">GREAT ELM GROUP, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T19:39:30.732Z</t>
+          <t xml:space="preserve">2026-10-25T18:40:33.336Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001831096</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-06-30</t>
+        </is>
+      </c>
+      <c r="B8">
+        <v>27776000</v>
+      </c>
+      <c r="C8">
+        <v>-36908000</v>
+      </c>
+      <c r="D8">
+        <v>-1.17</v>
+      </c>
+      <c r="E8">
+        <v>15675000</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8">
+        <v>113684000</v>
+      </c>
+      <c r="I8">
+        <v>72875000</v>
+      </c>
+      <c r="J8">
+        <v>40809000</v>
+      </c>
+      <c r="K8">
+        <v>53474000</v>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GREAT ELM GROUP, INC.</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-25T18:40:33.336Z</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001831096</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>