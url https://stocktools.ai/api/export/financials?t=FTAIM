--- v0 (2026-08-14)
+++ v1 (2026-10-26)
@@ -76,665 +76,1365 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>25279000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>11913000</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>11913000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>7236000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">FTAI AVIATION LTD.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:16:50.151Z</t>
+          <t xml:space="preserve">2026-10-26T16:20:40.172Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590364</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>2918000</v>
       </c>
       <c r="D3">
         <v>0.15</v>
       </c>
       <c r="E3">
         <v>-31551000</v>
       </c>
       <c r="F3">
         <v>49441000</v>
       </c>
       <c r="G3">
         <v>-80992000</v>
       </c>
       <c r="H3">
         <v>1404740000</v>
       </c>
       <c r="I3">
         <v>691243000</v>
       </c>
       <c r="J3"/>
       <c r="K3">
         <v>22125000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">FTAI AVIATION LTD.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:16:50.151Z</t>
+          <t xml:space="preserve">2026-10-26T16:20:40.172Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590364</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-28631000</v>
       </c>
       <c r="D4">
         <v>-0.18</v>
       </c>
       <c r="E4">
         <v>23528000</v>
       </c>
       <c r="F4">
         <v>96028000</v>
       </c>
       <c r="G4">
         <v>-72500000</v>
       </c>
       <c r="H4">
         <v>1644805000</v>
       </c>
       <c r="I4">
         <v>354119000</v>
       </c>
       <c r="J4"/>
       <c r="K4">
         <v>381703000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">FTAI AVIATION LTD.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:16:50.151Z</t>
+          <t xml:space="preserve">2026-10-26T16:20:40.172Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590364</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>148720000</v>
       </c>
       <c r="C5">
         <v>-40598000</v>
       </c>
       <c r="D5">
         <v>-0.26</v>
       </c>
       <c r="E5">
         <v>30903000</v>
       </c>
       <c r="F5">
         <v>57371000</v>
       </c>
       <c r="G5">
         <v>-26468000</v>
       </c>
       <c r="H5">
         <v>1547312000</v>
       </c>
       <c r="I5">
         <v>381632000</v>
       </c>
       <c r="J5"/>
       <c r="K5">
         <v>68055000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">FTAI AVIATION LTD.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:16:50.151Z</t>
+          <t xml:space="preserve">2026-10-26T16:20:40.172Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590364</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>185052000</v>
       </c>
       <c r="C6">
         <v>-23240000</v>
       </c>
       <c r="D6">
         <v>0</v>
       </c>
       <c r="E6">
         <v>68497000</v>
       </c>
       <c r="F6">
         <v>116031000</v>
       </c>
       <c r="G6">
         <v>-47534000</v>
       </c>
       <c r="H6">
         <v>1955806000</v>
       </c>
       <c r="I6">
         <v>920731000</v>
       </c>
       <c r="J6"/>
       <c r="K6">
         <v>59400000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">FTAI AVIATION LTD.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:16:50.151Z</t>
+          <t xml:space="preserve">2026-10-26T16:20:40.172Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590364</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>342112000</v>
       </c>
       <c r="C7">
         <v>-15704000</v>
       </c>
       <c r="D7">
         <v>0.07</v>
       </c>
       <c r="E7">
         <v>133697000</v>
       </c>
       <c r="F7">
         <v>229963000</v>
       </c>
       <c r="G7">
         <v>-96266000</v>
       </c>
       <c r="H7">
         <v>2638778000</v>
       </c>
       <c r="I7">
         <v>1584996000</v>
       </c>
       <c r="J7"/>
       <c r="K7">
         <v>99601000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">FTAI AVIATION LTD.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:16:50.151Z</t>
+          <t xml:space="preserve">2026-10-26T16:20:40.172Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590364</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>578774000</v>
       </c>
       <c r="C8">
         <v>207784000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>151043000</v>
       </c>
       <c r="F8">
         <v>331171000</v>
       </c>
       <c r="G8">
         <v>-180128000</v>
       </c>
       <c r="H8">
         <v>3236922000</v>
       </c>
       <c r="I8">
         <v>1898065000</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>226512000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">FTAI AVIATION LTD.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:16:50.151Z</t>
+          <t xml:space="preserve">2026-10-26T16:20:40.172Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590364</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>297934000</v>
       </c>
       <c r="C9">
         <v>-103692000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>63106000</v>
       </c>
       <c r="F9">
         <v>264829000</v>
       </c>
       <c r="G9">
         <v>-201723000</v>
       </c>
       <c r="H9">
         <v>3387977000</v>
       </c>
       <c r="I9">
         <v>2288656000</v>
       </c>
       <c r="J9"/>
       <c r="K9">
         <v>121703000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">FTAI AVIATION LTD.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:16:50.151Z</t>
+          <t xml:space="preserve">2026-10-26T16:20:40.172Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590364</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>335583000</v>
       </c>
       <c r="C10">
         <v>-130706000</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-22044000</v>
       </c>
       <c r="F10">
         <v>157332000</v>
       </c>
       <c r="G10">
         <v>-179376000</v>
       </c>
       <c r="H10">
         <v>4863854000</v>
       </c>
       <c r="I10">
         <v>3739754000</v>
       </c>
       <c r="J10"/>
       <c r="K10">
         <v>138206000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">FTAI AVIATION LTD.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:16:50.151Z</t>
+          <t xml:space="preserve">2026-10-26T16:20:40.172Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590364</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>708411000</v>
       </c>
       <c r="C11">
         <v>-212027000</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-20657000</v>
       </c>
       <c r="F11">
         <v>144196000</v>
       </c>
       <c r="G11">
         <v>-164853000</v>
       </c>
       <c r="H11">
         <v>2429577000</v>
       </c>
       <c r="I11">
         <v>2410175000</v>
       </c>
       <c r="J11"/>
       <c r="K11">
         <v>33565000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">FTAI AVIATION LTD.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:16:50.151Z</t>
+          <t xml:space="preserve">2026-10-26T16:20:40.172Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590364</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>1170896000</v>
       </c>
       <c r="C12">
         <v>243817000</v>
       </c>
       <c r="D12">
         <v>2.11</v>
       </c>
       <c r="E12">
         <v>128982000</v>
       </c>
       <c r="F12">
         <v>6148000</v>
       </c>
       <c r="G12">
         <v>122834000</v>
       </c>
       <c r="H12">
         <v>2964685000</v>
       </c>
       <c r="I12">
         <v>2788802000</v>
       </c>
       <c r="J12">
         <v>175349000</v>
       </c>
       <c r="K12">
         <v>90756000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">FTAI AVIATION LTD.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:16:50.151Z</t>
+          <t xml:space="preserve">2026-10-26T16:20:40.172Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590364</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>1734901000</v>
       </c>
       <c r="C13">
         <v>8682000</v>
       </c>
       <c r="D13">
         <v>-0.32</v>
       </c>
       <c r="E13">
         <v>-187956000</v>
       </c>
       <c r="F13">
         <v>9220000</v>
       </c>
       <c r="G13">
         <v>-197176000</v>
       </c>
       <c r="H13">
         <v>4037952000</v>
       </c>
       <c r="I13">
         <v>3956584000</v>
       </c>
       <c r="J13">
         <v>81368000</v>
       </c>
       <c r="K13">
         <v>115116000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">FTAI AVIATION LTD.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:16:50.151Z</t>
+          <t xml:space="preserve">2026-10-26T16:20:40.172Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590364</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>2507409000</v>
       </c>
       <c r="C14">
         <v>501064000</v>
       </c>
       <c r="D14">
         <v>4.6</v>
       </c>
       <c r="E14">
         <v>-310745000</v>
       </c>
       <c r="F14">
         <v>27712000</v>
       </c>
       <c r="G14">
         <v>-338457000</v>
       </c>
       <c r="H14">
         <v>4373758000</v>
       </c>
       <c r="I14">
         <v>4039584000</v>
       </c>
       <c r="J14">
         <v>334174000</v>
       </c>
       <c r="K14">
         <v>300476000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">FTAI AVIATION LTD.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:16:50.151Z</t>
+          <t xml:space="preserve">2026-10-26T16:20:40.172Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590364</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>