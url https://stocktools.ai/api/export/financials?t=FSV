--- v0 (2026-08-29)
+++ v1 (2026-10-21)
@@ -116,631 +116,631 @@
         <v>34425000</v>
       </c>
       <c r="F2">
         <v>16744000</v>
       </c>
       <c r="G2">
         <v>17681000</v>
       </c>
       <c r="H2">
         <v>610297000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>168660000</v>
       </c>
       <c r="K2">
         <v>86366000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">FirstService Corporation</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:25.763Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:20.297Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001637810</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>26192000</v>
       </c>
       <c r="D3">
         <v>0.36</v>
       </c>
       <c r="E3">
         <v>45177000</v>
       </c>
       <c r="F3">
         <v>22439000</v>
       </c>
       <c r="G3">
         <v>22738000</v>
       </c>
       <c r="H3">
         <v>615544000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>158749000</v>
       </c>
       <c r="K3">
         <v>66790000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">FirstService Corporation</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:25.763Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:20.297Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001637810</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>38198000</v>
       </c>
       <c r="D4">
         <v>0.59</v>
       </c>
       <c r="E4">
         <v>87090000</v>
       </c>
       <c r="F4">
         <v>19694000</v>
       </c>
       <c r="G4">
         <v>67396000</v>
       </c>
       <c r="H4">
         <v>600483000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>167026000</v>
       </c>
       <c r="K4">
         <v>45560000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">FirstService Corporation</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:25.763Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:20.297Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001637810</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>54243000</v>
       </c>
       <c r="D5">
         <v>0.92</v>
       </c>
       <c r="E5">
         <v>109005000</v>
       </c>
       <c r="F5">
         <v>29122000</v>
       </c>
       <c r="G5">
         <v>79883000</v>
       </c>
       <c r="H5">
         <v>770964000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>171707000</v>
       </c>
       <c r="K5">
         <v>43384000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">FirstService Corporation</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:25.763Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:20.297Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001637810</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>1729031000</v>
       </c>
       <c r="C6">
         <v>75047000</v>
       </c>
       <c r="D6">
         <v>1.41</v>
       </c>
       <c r="E6">
         <v>115635000</v>
       </c>
       <c r="F6">
         <v>36257000</v>
       </c>
       <c r="G6">
         <v>79378000</v>
       </c>
       <c r="H6">
         <v>848266000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>192286000</v>
       </c>
       <c r="K6">
         <v>57187000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">FirstService Corporation</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:25.763Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:20.297Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001637810</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>1931473000</v>
       </c>
       <c r="C7">
         <v>90280000</v>
       </c>
       <c r="D7">
         <v>1.8</v>
       </c>
       <c r="E7">
         <v>99461000</v>
       </c>
       <c r="F7">
         <v>40597000</v>
       </c>
       <c r="G7">
         <v>58864000</v>
       </c>
       <c r="H7">
         <v>1007474000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>236226000</v>
       </c>
       <c r="K7">
         <v>66340000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">FirstService Corporation</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:25.763Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:20.297Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001637810</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>2407410000</v>
       </c>
       <c r="C8">
         <v>-227631000</v>
       </c>
       <c r="D8">
         <v>-6.58</v>
       </c>
       <c r="E8">
         <v>107808000</v>
       </c>
       <c r="F8">
         <v>46628000</v>
       </c>
       <c r="G8">
         <v>61180000</v>
       </c>
       <c r="H8">
         <v>1955469000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>425887000</v>
       </c>
       <c r="K8">
         <v>121198000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">FirstService Corporation</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:25.763Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:20.297Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001637810</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>2772415000</v>
       </c>
       <c r="C9">
         <v>109590000</v>
       </c>
       <c r="D9">
         <v>2.02</v>
       </c>
       <c r="E9">
         <v>291765000</v>
       </c>
       <c r="F9">
         <v>39415000</v>
       </c>
       <c r="G9">
         <v>252350000</v>
       </c>
       <c r="H9">
         <v>2196540000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>660398000</v>
       </c>
       <c r="K9">
         <v>184295000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">FirstService Corporation</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:25.763Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:20.297Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001637810</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>3249072000</v>
       </c>
       <c r="C10">
         <v>156130000</v>
       </c>
       <c r="D10">
         <v>3.05</v>
       </c>
       <c r="E10">
         <v>167269000</v>
       </c>
       <c r="F10">
         <v>58204000</v>
       </c>
       <c r="G10">
         <v>109065000</v>
       </c>
       <c r="H10">
         <v>2509023000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>799722000</v>
       </c>
       <c r="K10">
         <v>165665000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">FirstService Corporation</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:25.763Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:20.297Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001637810</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>3745835000</v>
       </c>
       <c r="C11">
         <v>145007000</v>
       </c>
       <c r="D11">
         <v>2.72</v>
       </c>
       <c r="E11">
         <v>105893000</v>
       </c>
       <c r="F11">
         <v>77609000</v>
       </c>
       <c r="G11">
         <v>28284000</v>
       </c>
       <c r="H11">
         <v>2774514000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>907466000</v>
       </c>
       <c r="K11">
         <v>136219000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">FirstService Corporation</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:25.763Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:20.297Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001637810</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>4334548000</v>
       </c>
       <c r="C12">
         <v>147021000</v>
       </c>
       <c r="D12">
         <v>2.24</v>
       </c>
       <c r="E12">
         <v>280360000</v>
       </c>
       <c r="F12">
         <v>92734000</v>
       </c>
       <c r="G12">
         <v>187626000</v>
       </c>
       <c r="H12">
         <v>3625743000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>1024146000</v>
       </c>
       <c r="K12">
         <v>187617000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">FirstService Corporation</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:25.763Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:20.297Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001637810</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>5216894000</v>
       </c>
       <c r="C13">
         <v>187774000</v>
       </c>
       <c r="D13">
         <v>2.97</v>
       </c>
       <c r="E13">
         <v>285674000</v>
       </c>
       <c r="F13">
         <v>112798000</v>
       </c>
       <c r="G13">
         <v>172876000</v>
       </c>
       <c r="H13">
         <v>4194852000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>1187746000</v>
       </c>
       <c r="K13">
         <v>227598000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">FirstService Corporation</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:25.763Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:20.297Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001637810</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>5497500000</v>
       </c>
       <c r="C14">
         <v>190747000</v>
       </c>
       <c r="D14">
         <v>3.17</v>
       </c>
       <c r="E14">
         <v>445941000</v>
       </c>
       <c r="F14">
         <v>127705000</v>
       </c>
       <c r="G14">
         <v>318236000</v>
       </c>
       <c r="H14">
         <v>4283713000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>1375999000</v>
       </c>
       <c r="K14">
         <v>154425000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">FirstService Corporation</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:05:25.763Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:20.297Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001637810</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>