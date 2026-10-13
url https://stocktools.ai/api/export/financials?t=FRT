--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -116,709 +116,709 @@
       </c>
       <c r="E2">
         <v>244711000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>3666210000</v>
       </c>
       <c r="I2">
         <v>2340281000</v>
       </c>
       <c r="J2">
         <v>1216092000</v>
       </c>
       <c r="K2">
         <v>67806000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>605791000</v>
       </c>
       <c r="C3">
         <v>151925000</v>
       </c>
       <c r="D3">
         <v>2.35</v>
       </c>
       <c r="E3">
         <v>296633000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>3898565000</v>
       </c>
       <c r="I3">
         <v>2493552000</v>
       </c>
       <c r="J3">
         <v>1286812000</v>
       </c>
       <c r="K3">
         <v>36988000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>637413000</v>
       </c>
       <c r="C4">
         <v>162681000</v>
       </c>
       <c r="D4">
         <v>2.46</v>
       </c>
       <c r="E4">
         <v>314498000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>4219294000</v>
       </c>
       <c r="I4">
         <v>2643572000</v>
       </c>
       <c r="J4">
         <v>1448160000</v>
       </c>
       <c r="K4">
         <v>88927000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>686090000</v>
       </c>
       <c r="C5">
         <v>164535000</v>
       </c>
       <c r="D5">
         <v>2.41</v>
       </c>
       <c r="E5">
         <v>346130000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>4546870000</v>
       </c>
       <c r="I5">
         <v>2735261000</v>
       </c>
       <c r="J5">
         <v>1604401000</v>
       </c>
       <c r="K5">
         <v>47951000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>744012000</v>
       </c>
       <c r="C6">
         <v>210219000</v>
       </c>
       <c r="D6">
         <v>3.03</v>
       </c>
       <c r="E6">
         <v>369046000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>4896559000</v>
       </c>
       <c r="I6">
         <v>2977312000</v>
       </c>
       <c r="J6">
         <v>1663749000</v>
       </c>
       <c r="K6">
         <v>21046000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>801591000</v>
       </c>
       <c r="C7">
         <v>249910000</v>
       </c>
       <c r="D7">
         <v>3.5</v>
       </c>
       <c r="E7">
         <v>427672000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>5423279000</v>
       </c>
       <c r="I7">
         <v>3203750000</v>
       </c>
       <c r="J7">
         <v>1976733000</v>
       </c>
       <c r="K7">
         <v>23368000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>857348000</v>
       </c>
       <c r="C8">
         <v>289914000</v>
       </c>
       <c r="D8">
         <v>3.97</v>
       </c>
       <c r="E8">
         <v>458828000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>6275755000</v>
       </c>
       <c r="I8">
         <v>3743084000</v>
       </c>
       <c r="J8">
         <v>2266706000</v>
       </c>
       <c r="K8">
         <v>15188000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>915436000</v>
       </c>
       <c r="C9">
         <v>241907000</v>
       </c>
       <c r="D9">
         <v>3.18</v>
       </c>
       <c r="E9">
         <v>516688000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>6289644000</v>
       </c>
       <c r="I9">
         <v>3686106000</v>
       </c>
       <c r="J9">
         <v>2345891000</v>
       </c>
       <c r="K9">
         <v>64087000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>935788000</v>
       </c>
       <c r="C10">
         <v>353866000</v>
       </c>
       <c r="D10">
         <v>4.61</v>
       </c>
       <c r="E10">
         <v>461919000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>6794992000</v>
       </c>
       <c r="I10">
         <v>4019102000</v>
       </c>
       <c r="J10">
         <v>2535341000</v>
       </c>
       <c r="K10">
         <v>127432000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>835494000</v>
       </c>
       <c r="C11">
         <v>131706000</v>
       </c>
       <c r="D11">
         <v>1.62</v>
       </c>
       <c r="E11">
         <v>369929000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>7607624000</v>
       </c>
       <c r="I11">
         <v>4921157000</v>
       </c>
       <c r="J11">
         <v>2464157000</v>
       </c>
       <c r="K11">
         <v>798329000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>951224000</v>
       </c>
       <c r="C12">
         <v>261498000</v>
       </c>
       <c r="D12">
         <v>3.26</v>
       </c>
       <c r="E12">
         <v>471352000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>7622320000</v>
       </c>
       <c r="I12">
         <v>4745464000</v>
       </c>
       <c r="J12">
         <v>2580602000</v>
       </c>
       <c r="K12">
         <v>162132000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>1074378000</v>
       </c>
       <c r="C13">
         <v>385491000</v>
       </c>
       <c r="D13">
         <v>4.71</v>
       </c>
       <c r="E13">
         <v>516769000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>8233991000</v>
       </c>
       <c r="I13">
         <v>5021606000</v>
       </c>
       <c r="J13">
         <v>2954012000</v>
       </c>
       <c r="K13">
         <v>85558000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>1132154000</v>
       </c>
       <c r="C14">
         <v>236985000</v>
       </c>
       <c r="D14">
         <v>2.8</v>
       </c>
       <c r="E14">
         <v>555830000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>8436512000</v>
       </c>
       <c r="I14">
         <v>5210990000</v>
       </c>
       <c r="J14">
         <v>2963509000</v>
       </c>
       <c r="K14">
         <v>250825000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>1202452000</v>
       </c>
       <c r="C15">
         <v>295208000</v>
       </c>
       <c r="D15">
         <v>3.42</v>
       </c>
       <c r="E15">
         <v>574563000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>8524757000</v>
       </c>
       <c r="I15">
         <v>5100327000</v>
       </c>
       <c r="J15">
         <v>3171594000</v>
       </c>
       <c r="K15">
         <v>123409000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>1278975000</v>
       </c>
       <c r="C16">
         <v>411077000</v>
       </c>
       <c r="D16">
         <v>4.68</v>
       </c>
       <c r="E16">
         <v>622378000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>9130460000</v>
       </c>
       <c r="I16">
         <v>5629819000</v>
       </c>
       <c r="J16">
         <v>3248731000</v>
       </c>
       <c r="K16">
         <v>107415000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">FEDERAL REALTY INVESTMENT TRUST</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T20:57:27.680Z</t>
+          <t xml:space="preserve">2026-10-13T07:16:56.350Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000034903</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>