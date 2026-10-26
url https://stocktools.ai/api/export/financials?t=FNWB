--- v0 (2026-08-16)
+++ v1 (2026-10-26)
@@ -76,649 +76,1349 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>2318000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>10708000</v>
       </c>
       <c r="F2">
         <v>469000</v>
       </c>
       <c r="G2">
         <v>10239000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>78623000</v>
       </c>
       <c r="K2">
         <v>22948000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">First Northwest Bancorp</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:52:44.784Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:14.961Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001556727</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-06-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>2668000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>3593000</v>
       </c>
       <c r="F3">
         <v>1972000</v>
       </c>
       <c r="G3">
         <v>1621000</v>
       </c>
       <c r="H3">
         <v>795292000</v>
       </c>
       <c r="I3">
         <v>714297000</v>
       </c>
       <c r="J3">
         <v>80995000</v>
       </c>
       <c r="K3">
         <v>18960000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">First Northwest Bancorp</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:52:44.784Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:14.961Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001556727</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-06-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-5090000</v>
       </c>
       <c r="D4">
         <v>-0.42</v>
       </c>
       <c r="E4">
         <v>-1173000</v>
       </c>
       <c r="F4">
         <v>1266000</v>
       </c>
       <c r="G4">
         <v>-2439000</v>
       </c>
       <c r="H4">
         <v>936802000</v>
       </c>
       <c r="I4">
         <v>746121000</v>
       </c>
       <c r="J4">
         <v>190681000</v>
       </c>
       <c r="K4">
         <v>45030000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">First Northwest Bancorp</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:52:44.784Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:14.961Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001556727</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-06-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>3992000</v>
       </c>
       <c r="D5">
         <v>0.33</v>
       </c>
       <c r="E5">
         <v>10582000</v>
       </c>
       <c r="F5">
         <v>2060000</v>
       </c>
       <c r="G5">
         <v>8522000</v>
       </c>
       <c r="H5">
         <v>1010102000</v>
       </c>
       <c r="I5">
         <v>820361000</v>
       </c>
       <c r="J5">
         <v>189741000</v>
       </c>
       <c r="K5">
         <v>22650000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">First Northwest Bancorp</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:52:44.784Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:14.961Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001556727</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-06-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>5118000</v>
       </c>
       <c r="D6">
         <v>0.46</v>
       </c>
       <c r="E6">
         <v>1135000</v>
       </c>
       <c r="F6">
         <v>956000</v>
       </c>
       <c r="G6">
         <v>179000</v>
       </c>
       <c r="H6">
         <v>1087676000</v>
       </c>
       <c r="I6">
         <v>909955000</v>
       </c>
       <c r="J6">
         <v>177721000</v>
       </c>
       <c r="K6">
         <v>24292000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">First Northwest Bancorp</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:52:44.784Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:14.961Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001556727</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>7105000</v>
       </c>
       <c r="D7">
         <v>0.68</v>
       </c>
       <c r="E7">
         <v>13337000</v>
       </c>
       <c r="F7">
         <v>2841000</v>
       </c>
       <c r="G7">
         <v>10496000</v>
       </c>
       <c r="H7">
         <v>1258758000</v>
       </c>
       <c r="I7">
         <v>1086494000</v>
       </c>
       <c r="J7">
         <v>172264000</v>
       </c>
       <c r="K7">
         <v>26323000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">First Northwest Bancorp</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:52:44.784Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:14.961Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001556727</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>229000</v>
       </c>
       <c r="C8">
         <v>9014000</v>
       </c>
       <c r="D8">
         <v>0.91</v>
       </c>
       <c r="E8">
         <v>14097000</v>
       </c>
       <c r="F8">
         <v>426000</v>
       </c>
       <c r="G8">
         <v>13671000</v>
       </c>
       <c r="H8">
         <v>1307336000</v>
       </c>
       <c r="I8">
         <v>1130485000</v>
       </c>
       <c r="J8">
         <v>176851000</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">First Northwest Bancorp</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:52:44.784Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:14.961Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001556727</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>176000</v>
       </c>
       <c r="C9">
         <v>10340000</v>
       </c>
       <c r="D9">
         <v>1.07</v>
       </c>
       <c r="E9">
         <v>13256000</v>
       </c>
       <c r="F9">
         <v>1818000</v>
       </c>
       <c r="G9">
         <v>11438000</v>
       </c>
       <c r="H9">
         <v>1654349000</v>
       </c>
       <c r="I9">
         <v>1467966000</v>
       </c>
       <c r="J9">
         <v>186383000</v>
       </c>
       <c r="K9"/>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">First Northwest Bancorp</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:52:44.784Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:14.961Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001556727</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>15418000</v>
       </c>
       <c r="D10">
         <v>1.63</v>
       </c>
       <c r="E10">
         <v>15155000</v>
       </c>
       <c r="F10">
         <v>6019000</v>
       </c>
       <c r="G10">
         <v>9136000</v>
       </c>
       <c r="H10">
         <v>1921081000</v>
       </c>
       <c r="I10">
         <v>1730601000</v>
       </c>
       <c r="J10">
         <v>190961000</v>
       </c>
       <c r="K10"/>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">First Northwest Bancorp</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:52:44.784Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:14.961Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001556727</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>15645000</v>
       </c>
       <c r="D11">
         <v>1.71</v>
       </c>
       <c r="E11">
         <v>15902000</v>
       </c>
       <c r="F11">
         <v>2914000</v>
       </c>
       <c r="G11">
         <v>12988000</v>
       </c>
       <c r="H11">
         <v>2042070000</v>
       </c>
       <c r="I11">
         <v>1883788000</v>
       </c>
       <c r="J11">
         <v>161573000</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">First Northwest Bancorp</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:52:44.784Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:14.961Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001556727</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>2286000</v>
       </c>
       <c r="D12">
         <v>0.26</v>
       </c>
       <c r="E12">
         <v>17875000</v>
       </c>
       <c r="F12">
         <v>1571000</v>
       </c>
       <c r="G12">
         <v>16304000</v>
       </c>
       <c r="H12">
         <v>2201797000</v>
       </c>
       <c r="I12">
         <v>2038457000</v>
       </c>
       <c r="J12">
         <v>163340000</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">First Northwest Bancorp</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:52:44.784Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:14.961Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001556727</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-6613000</v>
       </c>
       <c r="D13">
         <v>-0.75</v>
       </c>
       <c r="E13">
         <v>16876000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>2232006000</v>
       </c>
       <c r="I13">
         <v>2078124000</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">First Northwest Bancorp</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:52:44.784Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:14.961Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001556727</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>-4191000</v>
       </c>
       <c r="D14">
         <v>-0.48</v>
       </c>
       <c r="E14">
         <v>-2758000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>2107895000</v>
       </c>
       <c r="I14">
         <v>1950631000</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">First Northwest Bancorp</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:52:44.784Z</t>
+          <t xml:space="preserve">2026-10-26T16:42:14.961Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001556727</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>