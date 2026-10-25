--- v0 (2026-08-15)
+++ v1 (2026-10-25)
@@ -76,759 +76,1565 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2011-08-31</t>
+          <t xml:space="preserve">2012-08-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
-        <v>171046000</v>
+        <v>188809000</v>
       </c>
       <c r="D2">
-        <v>3.61</v>
+        <v>4.12</v>
       </c>
       <c r="E2">
-        <v>207136000</v>
+        <v>231965000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
-        <v>657440000</v>
+        <v>694143000</v>
       </c>
       <c r="I2">
-        <v>142252000</v>
+        <v>141879000</v>
       </c>
       <c r="J2">
-        <v>515188000</v>
+        <v>552264000</v>
       </c>
       <c r="K2">
-        <v>181685000</v>
+        <v>189044000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2012-08-31</t>
+          <t xml:space="preserve">2013-08-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
-        <v>188809000</v>
+        <v>198637000</v>
       </c>
       <c r="D3">
-        <v>4.12</v>
+        <v>4.45</v>
       </c>
       <c r="E3">
-        <v>231965000</v>
+        <v>269809000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
-        <v>694143000</v>
+        <v>690197000</v>
       </c>
       <c r="I3">
-        <v>141879000</v>
+        <v>148418000</v>
       </c>
       <c r="J3">
-        <v>552264000</v>
+        <v>541779000</v>
       </c>
       <c r="K3">
-        <v>189044000</v>
+        <v>196627000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2013-08-31</t>
+          <t xml:space="preserve">2014-08-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
-        <v>198637000</v>
+        <v>211543000</v>
       </c>
       <c r="D4">
-        <v>4.45</v>
+        <v>4.92</v>
       </c>
       <c r="E4">
-        <v>269809000</v>
+        <v>265023000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
-        <v>690197000</v>
+        <v>663212000</v>
       </c>
       <c r="I4">
-        <v>148418000</v>
+        <v>152130000</v>
       </c>
       <c r="J4">
-        <v>541779000</v>
+        <v>511082000</v>
       </c>
       <c r="K4">
-        <v>196627000</v>
+        <v>116378000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2014-08-31</t>
+          <t xml:space="preserve">2015-08-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>211543000</v>
+        <v>241051000</v>
       </c>
       <c r="D5">
-        <v>4.92</v>
+        <v>5.71</v>
       </c>
       <c r="E5">
-        <v>265023000</v>
+        <v>306442000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
-        <v>663212000</v>
+        <v>736671000</v>
       </c>
       <c r="I5">
-        <v>152130000</v>
+        <v>205087000</v>
       </c>
       <c r="J5">
-        <v>511082000</v>
+        <v>531584000</v>
       </c>
       <c r="K5">
-        <v>116378000</v>
+        <v>158914000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2015-08-31</t>
+          <t xml:space="preserve">2016-08-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
-        <v>241051000</v>
+        <v>338815000</v>
       </c>
       <c r="D6">
-        <v>5.71</v>
+        <v>8.19</v>
       </c>
       <c r="E6">
-        <v>306442000</v>
+        <v>331140000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
-        <v>736671000</v>
+        <v>1019161000</v>
       </c>
       <c r="I6">
-        <v>205087000</v>
+        <v>501780000</v>
       </c>
       <c r="J6">
-        <v>531584000</v>
+        <v>517381000</v>
       </c>
       <c r="K6">
-        <v>158914000</v>
+        <v>228407000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016-08-31</t>
+          <t xml:space="preserve">2017-08-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
-        <v>338815000</v>
+        <v>258259000</v>
       </c>
       <c r="D7">
-        <v>8.19</v>
+        <v>6.51</v>
       </c>
       <c r="E7">
-        <v>331140000</v>
+        <v>320527000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
-        <v>1019161000</v>
+        <v>1413315000</v>
       </c>
       <c r="I7">
-        <v>501780000</v>
+        <v>853624000</v>
       </c>
       <c r="J7">
-        <v>517381000</v>
+        <v>559691000</v>
       </c>
       <c r="K7">
-        <v>228407000</v>
+        <v>194731000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017-08-31</t>
-[...2 lines deleted...]
-      <c r="B8"/>
+          <t xml:space="preserve">2018-08-31</t>
+        </is>
+      </c>
+      <c r="B8">
+        <v>1350145000</v>
+      </c>
       <c r="C8">
-        <v>258259000</v>
+        <v>267085000</v>
       </c>
       <c r="D8">
-        <v>6.51</v>
+        <v>6.78</v>
       </c>
       <c r="E8">
-        <v>320527000</v>
+        <v>385668000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
-        <v>1413315000</v>
+        <v>1419447000</v>
       </c>
       <c r="I8">
-        <v>853624000</v>
+        <v>893547000</v>
       </c>
       <c r="J8">
-        <v>559691000</v>
+        <v>525900000</v>
       </c>
       <c r="K8">
-        <v>194731000</v>
+        <v>208623000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018-08-31</t>
+          <t xml:space="preserve">2019-08-31</t>
         </is>
       </c>
       <c r="B9">
-        <v>1350145000</v>
+        <v>1435351000</v>
       </c>
       <c r="C9">
-        <v>267085000</v>
+        <v>352790000</v>
       </c>
       <c r="D9">
-        <v>6.78</v>
+        <v>9.08</v>
       </c>
       <c r="E9">
-        <v>385668000</v>
+        <v>427136000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
-        <v>1419447000</v>
+        <v>1560130000</v>
       </c>
       <c r="I9">
-        <v>893547000</v>
+        <v>887874000</v>
       </c>
       <c r="J9">
-        <v>525900000</v>
+        <v>672256000</v>
       </c>
       <c r="K9">
-        <v>208623000</v>
+        <v>359799000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019-08-31</t>
+          <t xml:space="preserve">2020-08-31</t>
         </is>
       </c>
       <c r="B10">
-        <v>1435351000</v>
+        <v>1494111000</v>
       </c>
       <c r="C10">
-        <v>352790000</v>
+        <v>372938000</v>
       </c>
       <c r="D10">
-        <v>9.08</v>
+        <v>9.65</v>
       </c>
       <c r="E10">
-        <v>427136000</v>
-[...2 lines deleted...]
-      <c r="G10"/>
+        <v>505840000</v>
+      </c>
+      <c r="F10">
+        <v>77642000</v>
+      </c>
+      <c r="G10">
+        <v>428198000</v>
+      </c>
       <c r="H10">
-        <v>1560130000</v>
+        <v>2083388000</v>
       </c>
       <c r="I10">
-        <v>887874000</v>
+        <v>1187013000</v>
       </c>
       <c r="J10">
-        <v>672256000</v>
+        <v>896375000</v>
       </c>
       <c r="K10">
-        <v>359799000</v>
+        <v>585605000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020-08-31</t>
+          <t xml:space="preserve">2021-08-31</t>
         </is>
       </c>
       <c r="B11">
-        <v>1494111000</v>
+        <v>1591445000</v>
       </c>
       <c r="C11">
-        <v>372938000</v>
+        <v>399590000</v>
       </c>
       <c r="D11">
-        <v>9.65</v>
+        <v>10.36</v>
       </c>
       <c r="E11">
-        <v>505840000</v>
+        <v>555226000</v>
       </c>
       <c r="F11">
-        <v>77642000</v>
+        <v>61325000</v>
       </c>
       <c r="G11">
-        <v>428198000</v>
+        <v>493901000</v>
       </c>
       <c r="H11">
-        <v>2083388000</v>
+        <v>2224940000</v>
       </c>
       <c r="I11">
-        <v>1187013000</v>
+        <v>1208587000</v>
       </c>
       <c r="J11">
-        <v>896375000</v>
+        <v>1016353000</v>
       </c>
       <c r="K11">
-        <v>585605000</v>
+        <v>681865000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021-08-31</t>
+          <t xml:space="preserve">2022-08-31</t>
         </is>
       </c>
       <c r="B12">
-        <v>1591445000</v>
+        <v>1843892000</v>
       </c>
       <c r="C12">
-        <v>399590000</v>
+        <v>396917000</v>
       </c>
       <c r="D12">
-        <v>10.36</v>
+        <v>10.25</v>
       </c>
       <c r="E12">
-        <v>555226000</v>
+        <v>538277000</v>
       </c>
       <c r="F12">
-        <v>61325000</v>
+        <v>51156000</v>
       </c>
       <c r="G12">
-        <v>493901000</v>
+        <v>487121000</v>
       </c>
       <c r="H12">
-        <v>2224940000</v>
+        <v>4014305000</v>
       </c>
       <c r="I12">
-        <v>1208587000</v>
+        <v>2682897000</v>
       </c>
       <c r="J12">
-        <v>1016353000</v>
+        <v>1331408000</v>
       </c>
       <c r="K12">
-        <v>681865000</v>
+        <v>503273000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022-08-31</t>
+          <t xml:space="preserve">2023-08-31</t>
         </is>
       </c>
       <c r="B13">
-        <v>1843892000</v>
+        <v>2085508000</v>
       </c>
       <c r="C13">
-        <v>396917000</v>
+        <v>468173000</v>
       </c>
       <c r="D13">
-        <v>10.25</v>
+        <v>12.04</v>
       </c>
       <c r="E13">
-        <v>538277000</v>
+        <v>645573000</v>
       </c>
       <c r="F13">
-        <v>51156000</v>
+        <v>60786000</v>
       </c>
       <c r="G13">
-        <v>487121000</v>
+        <v>584787000</v>
       </c>
       <c r="H13">
-        <v>4014305000</v>
+        <v>3962922000</v>
       </c>
       <c r="I13">
-        <v>2682897000</v>
+        <v>2342992000</v>
       </c>
       <c r="J13">
-        <v>1331408000</v>
+        <v>1619930000</v>
       </c>
       <c r="K13">
-        <v>503273000</v>
+        <v>425444000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023-08-31</t>
+          <t xml:space="preserve">2024-08-31</t>
         </is>
       </c>
       <c r="B14">
-        <v>2085508000</v>
+        <v>2203056000</v>
       </c>
       <c r="C14">
-        <v>468173000</v>
+        <v>537126000</v>
       </c>
       <c r="D14">
-        <v>12.04</v>
+        <v>13.91</v>
       </c>
       <c r="E14">
-        <v>645573000</v>
+        <v>700338000</v>
       </c>
       <c r="F14">
-        <v>60786000</v>
+        <v>85681000</v>
       </c>
       <c r="G14">
-        <v>584787000</v>
+        <v>614657000</v>
       </c>
       <c r="H14">
-        <v>3962922000</v>
+        <v>4055040000</v>
       </c>
       <c r="I14">
-        <v>2342992000</v>
+        <v>2142580000</v>
       </c>
       <c r="J14">
-        <v>1619930000</v>
+        <v>1912460000</v>
       </c>
       <c r="K14">
-        <v>425444000</v>
+        <v>422979000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024-08-31</t>
+          <t xml:space="preserve">2025-08-31</t>
         </is>
       </c>
       <c r="B15">
-        <v>2203056000</v>
+        <v>2321748000</v>
       </c>
       <c r="C15">
-        <v>537126000</v>
+        <v>597040000</v>
       </c>
       <c r="D15">
-        <v>13.91</v>
+        <v>15.55</v>
       </c>
       <c r="E15">
-        <v>700338000</v>
+        <v>726260000</v>
       </c>
       <c r="F15">
-        <v>85681000</v>
+        <v>108806000</v>
       </c>
       <c r="G15">
-        <v>614657000</v>
+        <v>617454000</v>
       </c>
       <c r="H15">
-        <v>4055040000</v>
+        <v>4304272000</v>
       </c>
       <c r="I15">
-        <v>2142580000</v>
+        <v>2117859000</v>
       </c>
       <c r="J15">
-        <v>1912460000</v>
+        <v>2186413000</v>
       </c>
       <c r="K15">
-        <v>422979000</v>
+        <v>337651000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-08-31</t>
+          <t xml:space="preserve">2026-08-31</t>
         </is>
       </c>
       <c r="B16">
-        <v>2321748000</v>
+        <v>2476256000</v>
       </c>
       <c r="C16">
-        <v>597040000</v>
+        <v>533481000</v>
       </c>
       <c r="D16">
-        <v>15.55</v>
+        <v>14.57</v>
       </c>
       <c r="E16">
-        <v>726260000</v>
+        <v>822200000</v>
       </c>
       <c r="F16">
-        <v>108806000</v>
+        <v>114720000</v>
       </c>
       <c r="G16">
-        <v>617454000</v>
+        <v>707480000</v>
       </c>
       <c r="H16">
-        <v>4304272000</v>
+        <v>4140023000</v>
       </c>
       <c r="I16">
-        <v>2117859000</v>
+        <v>2138157000</v>
       </c>
       <c r="J16">
-        <v>2186413000</v>
+        <v>2001866000</v>
       </c>
       <c r="K16">
-        <v>337651000</v>
+        <v>233339000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">FACTSET RESEARCH SYSTEMS INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T05:33:49.075Z</t>
+          <t xml:space="preserve">2026-10-25T00:27:29.665Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001013237</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>