--- v0 (2026-08-20)
+++ v1 (2026-10-14)
@@ -116,729 +116,729 @@
         <v>268489000</v>
       </c>
       <c r="F2">
         <v>120043000</v>
       </c>
       <c r="G2">
         <v>148446000</v>
       </c>
       <c r="H2">
         <v>1684948000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>1458976000</v>
       </c>
       <c r="K2">
         <v>117676000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>420536000</v>
       </c>
       <c r="D3">
         <v>1.42</v>
       </c>
       <c r="E3">
         <v>396292000</v>
       </c>
       <c r="F3">
         <v>138406000</v>
       </c>
       <c r="G3">
         <v>257886000</v>
       </c>
       <c r="H3">
         <v>1815832000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>1560360000</v>
       </c>
       <c r="K3">
         <v>79611000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>448636000</v>
       </c>
       <c r="D4">
         <v>1.51</v>
       </c>
       <c r="E4">
         <v>416120000</v>
       </c>
       <c r="F4">
         <v>206540000</v>
       </c>
       <c r="G4">
         <v>209580000</v>
       </c>
       <c r="H4">
         <v>2075784000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>1772697000</v>
       </c>
       <c r="K4">
         <v>58506000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>494150000</v>
       </c>
       <c r="D5">
         <v>1.66</v>
       </c>
       <c r="E5">
         <v>499392000</v>
       </c>
       <c r="F5">
         <v>189474000</v>
       </c>
       <c r="G5">
         <v>309918000</v>
       </c>
       <c r="H5">
         <v>2359102000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>1915300000</v>
       </c>
       <c r="K5">
         <v>114400000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>516400000</v>
       </c>
       <c r="D6">
         <v>1.77</v>
       </c>
       <c r="E6">
         <v>550300000</v>
       </c>
       <c r="F6">
         <v>155200000</v>
       </c>
       <c r="G6">
         <v>395100000</v>
       </c>
       <c r="H6">
         <v>2532462000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>1801400000</v>
       </c>
       <c r="K6">
         <v>129000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>3962000000</v>
       </c>
       <c r="C7">
         <v>499400000</v>
       </c>
       <c r="D7">
         <v>1.73</v>
       </c>
       <c r="E7">
         <v>519900000</v>
       </c>
       <c r="F7">
         <v>189500000</v>
       </c>
       <c r="G7">
         <v>330400000</v>
       </c>
       <c r="H7">
         <v>2668900000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>1933100000</v>
       </c>
       <c r="K7">
         <v>112700000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>4390500000</v>
       </c>
       <c r="C8">
         <v>578600000</v>
       </c>
       <c r="D8">
         <v>1</v>
       </c>
       <c r="E8">
         <v>585200000</v>
       </c>
       <c r="F8">
         <v>119900000</v>
       </c>
       <c r="G8">
         <v>465300000</v>
       </c>
       <c r="H8">
         <v>2910500000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>2096900000</v>
       </c>
       <c r="K8">
         <v>116900000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>4965100000</v>
       </c>
       <c r="C9">
         <v>751900000</v>
       </c>
       <c r="D9">
         <v>1.31</v>
       </c>
       <c r="E9">
         <v>674200000</v>
       </c>
       <c r="F9">
         <v>176300000</v>
       </c>
       <c r="G9">
         <v>497900000</v>
       </c>
       <c r="H9">
         <v>3321500000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>2302700000</v>
       </c>
       <c r="K9">
         <v>167200000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>5333700000</v>
       </c>
       <c r="C10">
         <v>790900000</v>
       </c>
       <c r="D10">
         <v>1.38</v>
       </c>
       <c r="E10">
         <v>842700000</v>
       </c>
       <c r="F10">
         <v>246400000</v>
       </c>
       <c r="G10">
         <v>596300000</v>
       </c>
       <c r="H10">
         <v>3799900000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>2665600000</v>
       </c>
       <c r="K10">
         <v>174900000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>5647300000</v>
       </c>
       <c r="C11">
         <v>859100000</v>
       </c>
       <c r="D11">
         <v>1.49</v>
       </c>
       <c r="E11">
         <v>1101800000</v>
       </c>
       <c r="F11">
         <v>168100000</v>
       </c>
       <c r="G11">
         <v>933700000</v>
       </c>
       <c r="H11">
         <v>3964700000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>2733200000</v>
       </c>
       <c r="K11">
         <v>245700000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>6010900000</v>
       </c>
       <c r="C12">
         <v>925000000</v>
       </c>
       <c r="D12">
         <v>1.6</v>
       </c>
       <c r="E12">
         <v>770100000</v>
       </c>
       <c r="F12">
         <v>156600000</v>
       </c>
       <c r="G12">
         <v>613500000</v>
       </c>
       <c r="H12">
         <v>4299000000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>3042200000</v>
       </c>
       <c r="K12">
         <v>236200000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>6980600000</v>
       </c>
       <c r="C13">
         <v>1086900000</v>
       </c>
       <c r="D13">
         <v>1.89</v>
       </c>
       <c r="E13">
         <v>941000000</v>
       </c>
       <c r="F13">
         <v>173800000</v>
       </c>
       <c r="G13">
         <v>767200000</v>
       </c>
       <c r="H13">
         <v>4548600000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>3163200000</v>
       </c>
       <c r="K13">
         <v>230100000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>7346700000</v>
       </c>
       <c r="C14">
         <v>1155000000</v>
       </c>
       <c r="D14">
         <v>1.01</v>
       </c>
       <c r="E14">
         <v>1432700000</v>
       </c>
       <c r="F14">
         <v>172800000</v>
       </c>
       <c r="G14">
         <v>1259900000</v>
       </c>
       <c r="H14">
         <v>4462900000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>3348800000</v>
       </c>
       <c r="K14">
         <v>221300000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>7546000000</v>
       </c>
       <c r="C15">
         <v>1150600000</v>
       </c>
       <c r="D15">
         <v>1</v>
       </c>
       <c r="E15">
         <v>1173300000</v>
       </c>
       <c r="F15">
         <v>226500000</v>
       </c>
       <c r="G15">
         <v>946800000</v>
       </c>
       <c r="H15">
         <v>4698000000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>3616300000</v>
       </c>
       <c r="K15">
         <v>255800000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>8200500000</v>
       </c>
       <c r="C16">
         <v>1258400000</v>
       </c>
       <c r="D16">
         <v>1.09</v>
       </c>
       <c r="E16">
         <v>1295900000</v>
       </c>
       <c r="F16">
         <v>245300000</v>
       </c>
       <c r="G16">
         <v>1050600000</v>
       </c>
       <c r="H16">
         <v>5052900000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>3943600000</v>
       </c>
       <c r="K16">
         <v>276800000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">FASTENAL CO</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T09:09:55.990Z</t>
+          <t xml:space="preserve">2026-10-14T11:16:26.093Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000815556</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>