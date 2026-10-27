--- v0 (2026-08-18)
+++ v1 (2026-10-27)
@@ -76,129 +76,271 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-54344000</v>
       </c>
       <c r="D2">
         <v>-10.85</v>
       </c>
       <c r="E2">
         <v>-37210000</v>
       </c>
       <c r="F2">
         <v>1023000</v>
       </c>
       <c r="G2">
         <v>-38233000</v>
       </c>
       <c r="H2">
         <v>116033000</v>
       </c>
       <c r="I2">
         <v>22877000</v>
       </c>
       <c r="J2">
         <v>-156496000</v>
       </c>
       <c r="K2">
         <v>48252000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Factorial Energy Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T07:21:21.412Z</t>
+          <t xml:space="preserve">2026-10-27T09:00:51.871Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002049662</t>
+        </is>
+      </c>
+      <c r="O2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-73845000</v>
       </c>
       <c r="D3">
         <v>-14.69</v>
       </c>
       <c r="E3">
         <v>-30162000</v>
       </c>
       <c r="F3">
         <v>1049000</v>
       </c>
       <c r="G3">
         <v>-31211000</v>
       </c>
       <c r="H3">
         <v>62784000</v>
       </c>
       <c r="I3">
         <v>34526000</v>
       </c>
       <c r="J3">
         <v>-221394000</v>
       </c>
       <c r="K3">
         <v>28891000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Factorial Energy Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T07:21:21.412Z</t>
+          <t xml:space="preserve">2026-10-27T09:00:51.871Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002049662</t>
+        </is>
+      </c>
+      <c r="O3"/>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>