--- v1 (2026-10-27)
+++ v2 (2026-10-27)
@@ -168,51 +168,51 @@
       <c r="F2">
         <v>1023000</v>
       </c>
       <c r="G2">
         <v>-38233000</v>
       </c>
       <c r="H2">
         <v>116033000</v>
       </c>
       <c r="I2">
         <v>22877000</v>
       </c>
       <c r="J2">
         <v>-156496000</v>
       </c>
       <c r="K2">
         <v>48252000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Factorial Energy Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T09:00:51.871Z</t>
+          <t xml:space="preserve">2026-10-27T15:25:44.589Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002049662</t>
         </is>
       </c>
       <c r="O2"/>
       <c r="P2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
@@ -264,51 +264,51 @@
       <c r="F3">
         <v>1049000</v>
       </c>
       <c r="G3">
         <v>-31211000</v>
       </c>
       <c r="H3">
         <v>62784000</v>
       </c>
       <c r="I3">
         <v>34526000</v>
       </c>
       <c r="J3">
         <v>-221394000</v>
       </c>
       <c r="K3">
         <v>28891000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Factorial Energy Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T09:00:51.871Z</t>
+          <t xml:space="preserve">2026-10-27T15:25:44.589Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002049662</t>
         </is>
       </c>
       <c r="O3"/>
       <c r="P3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>