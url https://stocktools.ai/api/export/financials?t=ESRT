--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -104,135 +104,135 @@
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>294788000</v>
       </c>
       <c r="C2">
         <v>57397000</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>260294000</v>
       </c>
       <c r="C3">
         <v>48643000</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>87659000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>975674000</v>
       </c>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>206072000</v>
       </c>
       <c r="C4">
         <v>-37232000</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>2459862000</v>
       </c>
       <c r="I4">
         <v>1472876000</v>
       </c>
       <c r="J4">
         <v>385158000</v>
       </c>
       <c r="K4">
         <v>60743000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>635326000</v>
       </c>
       <c r="C5">
         <v>70210000</v>
       </c>
       <c r="D5">
         <v>0.27</v>
       </c>
       <c r="E5">
         <v>138558000</v>
@@ -240,51 +240,51 @@
       <c r="F5">
         <v>497744000</v>
       </c>
       <c r="G5">
         <v>-359186000</v>
       </c>
       <c r="H5">
         <v>3283497000</v>
       </c>
       <c r="I5">
         <v>1902400000</v>
       </c>
       <c r="J5">
         <v>468638000</v>
       </c>
       <c r="K5">
         <v>45732000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>657634000</v>
       </c>
       <c r="C6">
         <v>79928000</v>
       </c>
       <c r="D6">
         <v>0.29</v>
       </c>
       <c r="E6">
         <v>203187000</v>
@@ -292,51 +292,51 @@
       <c r="F6">
         <v>156754000</v>
       </c>
       <c r="G6">
         <v>46433000</v>
       </c>
       <c r="H6">
         <v>3300650000</v>
       </c>
       <c r="I6">
         <v>1927964000</v>
       </c>
       <c r="J6">
         <v>524729000</v>
       </c>
       <c r="K6">
         <v>46685000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>677353000</v>
       </c>
       <c r="C7">
         <v>107250000</v>
       </c>
       <c r="D7">
         <v>0.38</v>
       </c>
       <c r="E7">
         <v>214755000</v>
@@ -344,51 +344,51 @@
       <c r="F7">
         <v>197680000</v>
       </c>
       <c r="G7">
         <v>17075000</v>
       </c>
       <c r="H7">
         <v>3890953000</v>
       </c>
       <c r="I7">
         <v>1908090000</v>
       </c>
       <c r="J7">
         <v>1154136000</v>
       </c>
       <c r="K7">
         <v>554371000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>709526000</v>
       </c>
       <c r="C8">
         <v>118253000</v>
       </c>
       <c r="D8">
         <v>0.39</v>
       </c>
       <c r="E8">
         <v>194202000</v>
@@ -396,51 +396,51 @@
       <c r="F8">
         <v>228162000</v>
       </c>
       <c r="G8">
         <v>-33960000</v>
       </c>
       <c r="H8">
         <v>3931347000</v>
       </c>
       <c r="I8">
         <v>1953610000</v>
       </c>
       <c r="J8">
         <v>1168282000</v>
       </c>
       <c r="K8">
         <v>464344000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>731511000</v>
       </c>
       <c r="C9">
         <v>117253000</v>
       </c>
       <c r="D9">
         <v>0.39</v>
       </c>
       <c r="E9">
         <v>279022000</v>
@@ -448,51 +448,51 @@
       <c r="F9">
         <v>256496000</v>
       </c>
       <c r="G9">
         <v>22526000</v>
       </c>
       <c r="H9">
         <v>4195780000</v>
       </c>
       <c r="I9">
         <v>2204671000</v>
       </c>
       <c r="J9">
         <v>1238482000</v>
       </c>
       <c r="K9">
         <v>204981000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>731343000</v>
       </c>
       <c r="C10">
         <v>84290000</v>
       </c>
       <c r="D10">
         <v>0.28</v>
       </c>
       <c r="E10">
         <v>232591000</v>
@@ -500,51 +500,51 @@
       <c r="F10">
         <v>255924000</v>
       </c>
       <c r="G10">
         <v>-23333000</v>
       </c>
       <c r="H10">
         <v>3931834000</v>
       </c>
       <c r="I10">
         <v>1983921000</v>
       </c>
       <c r="J10">
         <v>1228520000</v>
       </c>
       <c r="K10">
         <v>233946000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>609228000</v>
       </c>
       <c r="C11">
         <v>-22889000</v>
       </c>
       <c r="D11">
         <v>-0.1</v>
       </c>
       <c r="E11">
         <v>182293000</v>
@@ -552,51 +552,51 @@
       <c r="F11">
         <v>104060000</v>
       </c>
       <c r="G11">
         <v>78233000</v>
       </c>
       <c r="H11">
         <v>4150695000</v>
       </c>
       <c r="I11">
         <v>2419388000</v>
       </c>
       <c r="J11">
         <v>1055249000</v>
       </c>
       <c r="K11">
         <v>526714000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>624094000</v>
       </c>
       <c r="C12">
         <v>-13037000</v>
       </c>
       <c r="D12">
         <v>-0.06</v>
       </c>
       <c r="E12">
         <v>212486000</v>
@@ -604,51 +604,51 @@
       <c r="F12">
         <v>398372000</v>
       </c>
       <c r="G12">
         <v>-185886000</v>
       </c>
       <c r="H12">
         <v>4282447000</v>
       </c>
       <c r="I12">
         <v>2598115000</v>
       </c>
       <c r="J12">
         <v>998128000</v>
       </c>
       <c r="K12">
         <v>423695000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>727041000</v>
       </c>
       <c r="C13">
         <v>63212000</v>
       </c>
       <c r="D13">
         <v>0.22</v>
       </c>
       <c r="E13">
         <v>211173000</v>
@@ -656,51 +656,51 @@
       <c r="F13">
         <v>85961000</v>
       </c>
       <c r="G13">
         <v>125212000</v>
       </c>
       <c r="H13">
         <v>4163594000</v>
       </c>
       <c r="I13">
         <v>2480503000</v>
       </c>
       <c r="J13">
         <v>954375000</v>
       </c>
       <c r="K13">
         <v>264434000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>739572000</v>
       </c>
       <c r="C14">
         <v>84407000</v>
       </c>
       <c r="D14">
         <v>0.3</v>
       </c>
       <c r="E14">
         <v>232491000</v>
@@ -708,133 +708,133 @@
       <c r="F14">
         <v>169155000</v>
       </c>
       <c r="G14">
         <v>63336000</v>
       </c>
       <c r="H14">
         <v>4219333000</v>
       </c>
       <c r="I14">
         <v>2488288000</v>
       </c>
       <c r="J14">
         <v>985518000</v>
       </c>
       <c r="K14">
         <v>346620000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>767923000</v>
       </c>
       <c r="C15">
         <v>80359000</v>
       </c>
       <c r="D15">
         <v>0.28</v>
       </c>
       <c r="E15">
         <v>260892000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>4510287000</v>
       </c>
       <c r="I15">
         <v>2728325000</v>
       </c>
       <c r="J15">
         <v>1030696000</v>
       </c>
       <c r="K15">
         <v>385465000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>768270000</v>
       </c>
       <c r="C16">
         <v>72980000</v>
       </c>
       <c r="D16">
         <v>0.25</v>
       </c>
       <c r="E16">
         <v>249052000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>4468961000</v>
       </c>
       <c r="I16">
         <v>2646769000</v>
       </c>
       <c r="J16">
         <v>1060002000</v>
       </c>
       <c r="K16">
         <v>132657000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">EMPIRE STATE REALTY TRUST, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T14:48:17.608Z</t>
+          <t xml:space="preserve">2026-10-17T03:40:52.086Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001541401</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>