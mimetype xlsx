--- v0 (2026-08-17)
+++ v1 (2026-10-22)
@@ -112,219 +112,219 @@
       <c r="D2"/>
       <c r="E2">
         <v>-316158</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>45803462</v>
       </c>
       <c r="I2">
         <v>1623654</v>
       </c>
       <c r="J2">
         <v>-1006192</v>
       </c>
       <c r="K2">
         <v>478868</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">ESTRELLA IMMUNOPHARMA, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:53:17.305Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:58.966Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001844417</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-996104</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-1043848</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>9723802</v>
       </c>
       <c r="I3">
         <v>2653041</v>
       </c>
       <c r="J3">
         <v>-6475779</v>
       </c>
       <c r="K3">
         <v>40802</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">ESTRELLA IMMUNOPHARMA, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:53:17.305Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:58.966Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001844417</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-11114402</v>
       </c>
       <c r="D4">
         <v>-36.35</v>
       </c>
       <c r="E4">
         <v>-1336121</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>3028399</v>
       </c>
       <c r="I4">
         <v>9770949</v>
       </c>
       <c r="J4">
         <v>-11742550</v>
       </c>
       <c r="K4">
         <v>2479146</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">ESTRELLA IMMUNOPHARMA, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:53:17.305Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:58.966Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001844417</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-7311723</v>
       </c>
       <c r="D5">
         <v>-0.27</v>
       </c>
       <c r="E5">
         <v>-16068306</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>4454189</v>
       </c>
       <c r="I5">
         <v>180701</v>
       </c>
       <c r="J5">
         <v>4273488</v>
       </c>
       <c r="K5">
         <v>4165428</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">ESTRELLA IMMUNOPHARMA, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:53:17.305Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:58.966Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001844417</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-13063512</v>
       </c>
       <c r="D6">
         <v>-0.35</v>
       </c>
       <c r="E6">
         <v>-1785679</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>3176975</v>
       </c>
       <c r="I6">
         <v>13543033</v>
       </c>
       <c r="J6">
         <v>-10366058</v>
       </c>
       <c r="K6">
         <v>1384302</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">ESTRELLA IMMUNOPHARMA, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:53:17.305Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:58.966Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001844417</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>