--- v0 (2026-08-15)
+++ v1 (2026-10-16)
@@ -113,302 +113,302 @@
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-10557000</v>
       </c>
       <c r="F2">
         <v>53000</v>
       </c>
       <c r="G2">
         <v>-10610000</v>
       </c>
       <c r="H2">
         <v>9722000</v>
       </c>
       <c r="I2">
         <v>2212000</v>
       </c>
       <c r="J2">
         <v>7510000</v>
       </c>
       <c r="K2">
         <v>8593000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Entera Bio Ltd.</t>
+          <t xml:space="preserve">ENTERA BIO LTD.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T03:53:04.175Z</t>
+          <t xml:space="preserve">2026-10-16T03:33:12.778Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001638097</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>571000</v>
       </c>
       <c r="C3">
         <v>-12187000</v>
       </c>
       <c r="D3">
         <v>0.47</v>
       </c>
       <c r="E3">
         <v>-9063000</v>
       </c>
       <c r="F3">
         <v>17000</v>
       </c>
       <c r="G3">
         <v>-9080000</v>
       </c>
       <c r="H3">
         <v>25987000</v>
       </c>
       <c r="I3">
         <v>3422000</v>
       </c>
       <c r="J3">
         <v>22565000</v>
       </c>
       <c r="K3">
         <v>24892000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Entera Bio Ltd.</t>
+          <t xml:space="preserve">ENTERA BIO LTD.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T03:53:04.175Z</t>
+          <t xml:space="preserve">2026-10-16T03:33:12.778Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001638097</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>134000</v>
       </c>
       <c r="C4">
         <v>-13071000</v>
       </c>
       <c r="D4">
         <v>0.45</v>
       </c>
       <c r="E4">
         <v>-12499000</v>
       </c>
       <c r="F4">
         <v>47000</v>
       </c>
       <c r="G4">
         <v>-12546000</v>
       </c>
       <c r="H4">
         <v>13127000</v>
       </c>
       <c r="I4">
         <v>1373000</v>
       </c>
       <c r="J4">
         <v>11754000</v>
       </c>
       <c r="K4">
         <v>12309000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Entera Bio Ltd.</t>
+          <t xml:space="preserve">ENTERA BIO LTD.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T03:53:04.175Z</t>
+          <t xml:space="preserve">2026-10-16T03:33:12.778Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001638097</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>-8889000</v>
       </c>
       <c r="D5">
         <v>0.31</v>
       </c>
       <c r="E5">
         <v>-7310000</v>
       </c>
       <c r="F5">
         <v>17000</v>
       </c>
       <c r="G5">
         <v>-7327000</v>
       </c>
       <c r="H5">
         <v>11765000</v>
       </c>
       <c r="I5">
         <v>1379000</v>
       </c>
       <c r="J5">
         <v>10386000</v>
       </c>
       <c r="K5">
         <v>11019000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Entera Bio Ltd.</t>
+          <t xml:space="preserve">ENTERA BIO LTD.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T03:53:04.175Z</t>
+          <t xml:space="preserve">2026-10-16T03:33:12.778Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001638097</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>181000</v>
       </c>
       <c r="C6">
         <v>-9541000</v>
       </c>
       <c r="D6">
         <v>0.25</v>
       </c>
       <c r="E6">
         <v>-6818000</v>
       </c>
       <c r="F6">
         <v>3000</v>
       </c>
       <c r="G6">
         <v>-6821000</v>
       </c>
       <c r="H6">
         <v>9390000</v>
       </c>
       <c r="I6">
         <v>1310000</v>
       </c>
       <c r="J6">
         <v>8080000</v>
       </c>
       <c r="K6">
         <v>8660000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Entera Bio Ltd.</t>
+          <t xml:space="preserve">ENTERA BIO LTD.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T03:53:04.175Z</t>
+          <t xml:space="preserve">2026-10-16T03:33:12.778Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001638097</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>42000</v>
       </c>
       <c r="C7">
         <v>-11439000</v>
       </c>
       <c r="D7">
         <v>0.25</v>
       </c>
       <c r="E7">
         <v>-7370000</v>
       </c>
       <c r="F7">
         <v>107000</v>
       </c>
       <c r="G7">
         <v>-7477000</v>
       </c>
       <c r="H7">
         <v>15993000</v>
       </c>
       <c r="I7">
         <v>2892000</v>
       </c>
       <c r="J7">
         <v>13101000</v>
       </c>
       <c r="K7">
         <v>7108000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Entera Bio Ltd.</t>
+          <t xml:space="preserve">ENTERA BIO LTD.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T03:53:04.175Z</t>
+          <t xml:space="preserve">2026-10-16T03:33:12.778Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001638097</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>