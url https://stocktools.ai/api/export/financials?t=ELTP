--- v0 (2026-08-13)
+++ v1 (2026-10-18)
@@ -114,463 +114,463 @@
       </c>
       <c r="E2">
         <v>-394082</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>10311717</v>
       </c>
       <c r="I2">
         <v>25295399</v>
       </c>
       <c r="J2">
         <v>-14983682</v>
       </c>
       <c r="K2">
         <v>668407</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-03-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>1487928</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>-1943409</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>11125133</v>
       </c>
       <c r="I3">
         <v>19798518</v>
       </c>
       <c r="J3">
         <v>-8673388</v>
       </c>
       <c r="K3">
         <v>369023</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-03-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-41260897</v>
       </c>
       <c r="D4">
         <v>-0.21</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>24317722</v>
       </c>
       <c r="I4">
         <v>105515874</v>
       </c>
       <c r="J4">
         <v>-81198155</v>
       </c>
       <c r="K4">
         <v>6941776</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-03-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>5220605</v>
       </c>
       <c r="D5">
         <v>-0.02</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>25920279</v>
       </c>
       <c r="I5">
         <v>25651365</v>
       </c>
       <c r="J5">
         <v>-34731086</v>
       </c>
       <c r="K5">
         <v>7464180</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-03-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-683012</v>
       </c>
       <c r="D6">
         <v>-0.01</v>
       </c>
       <c r="E6">
         <v>-2765421</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>31674149</v>
       </c>
       <c r="I6">
         <v>20510671</v>
       </c>
       <c r="J6">
         <v>-33122237</v>
       </c>
       <c r="K6">
         <v>11512179</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-03-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>3811181</v>
       </c>
       <c r="D7">
         <v>-0.01</v>
       </c>
       <c r="E7">
         <v>-7883861</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>34311142</v>
       </c>
       <c r="I7">
         <v>8647105</v>
       </c>
       <c r="J7">
         <v>25664037</v>
       </c>
       <c r="K7">
         <v>10594693</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-03-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-3673172</v>
       </c>
       <c r="D8">
         <v>-0.01</v>
       </c>
       <c r="E8">
         <v>-4809191</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>30882608</v>
       </c>
       <c r="I8">
         <v>12407096</v>
       </c>
       <c r="J8">
         <v>4571552</v>
       </c>
       <c r="K8">
         <v>7179237</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-03-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-9279321</v>
       </c>
       <c r="D9">
         <v>-0.01</v>
       </c>
       <c r="E9">
         <v>-6792760</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>24401934</v>
       </c>
       <c r="I9">
         <v>13005838</v>
       </c>
       <c r="J9">
         <v>-2507864</v>
       </c>
       <c r="K9">
         <v>2277643</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-03-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-2240351</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>-1793821</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>24956580</v>
       </c>
       <c r="I10">
         <v>14300759</v>
       </c>
       <c r="J10">
         <v>10655821</v>
       </c>
       <c r="K10">
         <v>1131728</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-03-31</t>
         </is>
       </c>
       <c r="B11">
         <v>25380749</v>
       </c>
       <c r="C11">
         <v>5088421</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
         <v>3193861</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>26189492</v>
       </c>
       <c r="I11">
         <v>10037563</v>
       </c>
       <c r="J11">
         <v>16151929</v>
       </c>
       <c r="K11">
         <v>3192768</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-03-31</t>
         </is>
       </c>
       <c r="B12">
         <v>32262117</v>
       </c>
       <c r="C12">
         <v>8898245</v>
       </c>
       <c r="D12">
         <v>0.01</v>
       </c>
       <c r="E12">
         <v>6508314</v>
@@ -578,51 +578,51 @@
       <c r="F12">
         <v>498566</v>
       </c>
       <c r="G12">
         <v>6009748</v>
       </c>
       <c r="H12">
         <v>35148898</v>
       </c>
       <c r="I12">
         <v>9926871</v>
       </c>
       <c r="J12">
         <v>25222027</v>
       </c>
       <c r="K12">
         <v>8535357</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-03-31</t>
         </is>
       </c>
       <c r="B13">
         <v>34155114</v>
       </c>
       <c r="C13">
         <v>3561846</v>
       </c>
       <c r="D13">
         <v>0</v>
       </c>
       <c r="E13">
         <v>3338704</v>
@@ -630,51 +630,51 @@
       <c r="F13">
         <v>5736618</v>
       </c>
       <c r="G13">
         <v>-2397914</v>
       </c>
       <c r="H13">
         <v>40896018</v>
       </c>
       <c r="I13">
         <v>11935758</v>
       </c>
       <c r="J13">
         <v>28960260</v>
       </c>
       <c r="K13">
         <v>7832247</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-03-31</t>
         </is>
       </c>
       <c r="B14">
         <v>56625128</v>
       </c>
       <c r="C14">
         <v>20108631</v>
       </c>
       <c r="D14">
         <v>0.02</v>
       </c>
       <c r="E14">
         <v>-3235115</v>
@@ -682,137 +682,137 @@
       <c r="F14">
         <v>809653</v>
       </c>
       <c r="G14">
         <v>-4044768</v>
       </c>
       <c r="H14">
         <v>83653536</v>
       </c>
       <c r="I14">
         <v>26070718</v>
       </c>
       <c r="J14">
         <v>57582818</v>
       </c>
       <c r="K14">
         <v>7106262</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-03-31</t>
         </is>
       </c>
       <c r="B15">
         <v>84043929</v>
       </c>
       <c r="C15">
         <v>-4314659</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>7455639</v>
       </c>
       <c r="F15">
         <v>1625082</v>
       </c>
       <c r="G15">
         <v>5830557</v>
       </c>
       <c r="H15">
         <v>96387477</v>
       </c>
       <c r="I15">
         <v>42872448</v>
       </c>
       <c r="J15">
         <v>53515029</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-03-31</t>
         </is>
       </c>
       <c r="B16">
         <v>148870119</v>
       </c>
       <c r="C16">
         <v>44872686</v>
       </c>
       <c r="D16">
         <v>0.03</v>
       </c>
       <c r="E16">
         <v>23748094</v>
       </c>
       <c r="F16">
         <v>925626</v>
       </c>
       <c r="G16">
         <v>22822468</v>
       </c>
       <c r="H16">
         <v>138289840</v>
       </c>
       <c r="I16">
         <v>39406865</v>
       </c>
       <c r="J16">
         <v>98882975</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Elite Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T02:33:14.176Z</t>
+          <t xml:space="preserve">2026-10-18T00:49:31.344Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001053369</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>