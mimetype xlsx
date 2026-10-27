--- v0 (2026-08-14)
+++ v1 (2026-10-27)
@@ -76,439 +76,889 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>319041793</v>
       </c>
       <c r="C2">
         <v>-12308494</v>
       </c>
       <c r="D2">
         <v>-0.36</v>
       </c>
       <c r="E2">
         <v>-108232036</v>
       </c>
       <c r="F2">
         <v>5940856</v>
       </c>
       <c r="G2">
         <v>-114172892</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>67832244</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:16:05.249Z</t>
+          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>109060066</v>
       </c>
       <c r="C3">
         <v>-42403369</v>
       </c>
       <c r="D3">
         <v>-0.38</v>
       </c>
       <c r="E3">
         <v>-13260198</v>
       </c>
       <c r="F3">
         <v>5832609</v>
       </c>
       <c r="G3">
         <v>-19092807</v>
       </c>
       <c r="H3">
         <v>82611046</v>
       </c>
       <c r="I3">
         <v>57040422</v>
       </c>
       <c r="J3">
         <v>25570624</v>
       </c>
       <c r="K3">
         <v>3464262</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:16:05.249Z</t>
+          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>19004301</v>
       </c>
       <c r="C4">
         <v>-32110924</v>
       </c>
       <c r="D4">
         <v>-7.55</v>
       </c>
       <c r="E4">
         <v>-15538942</v>
       </c>
       <c r="F4">
         <v>10833436</v>
       </c>
       <c r="G4">
         <v>-26372378</v>
       </c>
       <c r="H4">
         <v>144200226</v>
       </c>
       <c r="I4">
         <v>34376460</v>
       </c>
       <c r="J4">
         <v>109823766</v>
       </c>
       <c r="K4">
         <v>13669439</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:16:05.249Z</t>
+          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>51450247</v>
       </c>
       <c r="C5">
         <v>4430941</v>
       </c>
       <c r="D5">
         <v>0.75</v>
       </c>
       <c r="E5">
         <v>-15849840</v>
       </c>
       <c r="F5">
         <v>6153759</v>
       </c>
       <c r="G5">
         <v>-22003599</v>
       </c>
       <c r="H5">
         <v>385864171</v>
       </c>
       <c r="I5">
         <v>16884806</v>
       </c>
       <c r="J5">
         <v>368979365</v>
       </c>
       <c r="K5">
         <v>239872316</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:16:05.249Z</t>
+          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>32328119</v>
       </c>
       <c r="C6">
         <v>-43888242</v>
       </c>
       <c r="D6">
         <v>-7.03</v>
       </c>
       <c r="E6">
         <v>5153336</v>
       </c>
       <c r="F6">
         <v>3803943</v>
       </c>
       <c r="G6">
         <v>1349393</v>
       </c>
       <c r="H6">
         <v>344165084</v>
       </c>
       <c r="I6">
         <v>22377203</v>
       </c>
       <c r="J6">
         <v>318931581</v>
       </c>
       <c r="K6">
         <v>251294952</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:16:05.249Z</t>
+          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>4855181</v>
       </c>
       <c r="C7">
         <v>-36772143</v>
       </c>
       <c r="D7">
         <v>-5.86</v>
       </c>
       <c r="E7">
         <v>-11530117</v>
       </c>
       <c r="F7">
         <v>985794</v>
       </c>
       <c r="G7">
         <v>-12515911</v>
       </c>
       <c r="H7">
         <v>298239648</v>
       </c>
       <c r="I7">
         <v>16917304</v>
       </c>
       <c r="J7">
         <v>279843847</v>
       </c>
       <c r="K7">
         <v>241634262</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:16:05.249Z</t>
+          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>5868771</v>
       </c>
       <c r="C8">
         <v>-20251051</v>
       </c>
       <c r="D8">
         <v>-3.22</v>
       </c>
       <c r="E8">
         <v>-17613879</v>
       </c>
       <c r="F8">
         <v>223106</v>
       </c>
       <c r="G8">
         <v>-17836985</v>
       </c>
       <c r="H8">
         <v>275803983</v>
       </c>
       <c r="I8">
         <v>15443585</v>
       </c>
       <c r="J8">
         <v>259592784</v>
       </c>
       <c r="K8">
         <v>213822331</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:16:05.249Z</t>
+          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>6536987</v>
       </c>
       <c r="C9">
         <v>-14093529</v>
       </c>
       <c r="D9">
         <v>-2.24</v>
       </c>
       <c r="E9">
         <v>-9045139</v>
       </c>
       <c r="F9">
         <v>4497134</v>
       </c>
       <c r="G9">
         <v>-13542273</v>
       </c>
       <c r="H9">
         <v>256767928</v>
       </c>
       <c r="I9">
         <v>11727102</v>
       </c>
       <c r="J9">
         <v>244231820</v>
       </c>
       <c r="K9">
         <v>200191726</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T04:16:05.249Z</t>
+          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>