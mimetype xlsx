--- v1 (2026-10-27)
+++ v2 (2026-10-27)
@@ -164,51 +164,51 @@
       <c r="D2">
         <v>-0.36</v>
       </c>
       <c r="E2">
         <v>-108232036</v>
       </c>
       <c r="F2">
         <v>5940856</v>
       </c>
       <c r="G2">
         <v>-114172892</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>67832244</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:30.172Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -266,51 +266,51 @@
       <c r="F3">
         <v>5832609</v>
       </c>
       <c r="G3">
         <v>-19092807</v>
       </c>
       <c r="H3">
         <v>82611046</v>
       </c>
       <c r="I3">
         <v>57040422</v>
       </c>
       <c r="J3">
         <v>25570624</v>
       </c>
       <c r="K3">
         <v>3464262</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:30.172Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -368,51 +368,51 @@
       <c r="F4">
         <v>10833436</v>
       </c>
       <c r="G4">
         <v>-26372378</v>
       </c>
       <c r="H4">
         <v>144200226</v>
       </c>
       <c r="I4">
         <v>34376460</v>
       </c>
       <c r="J4">
         <v>109823766</v>
       </c>
       <c r="K4">
         <v>13669439</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:30.172Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -470,51 +470,51 @@
       <c r="F5">
         <v>6153759</v>
       </c>
       <c r="G5">
         <v>-22003599</v>
       </c>
       <c r="H5">
         <v>385864171</v>
       </c>
       <c r="I5">
         <v>16884806</v>
       </c>
       <c r="J5">
         <v>368979365</v>
       </c>
       <c r="K5">
         <v>239872316</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:30.172Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -572,51 +572,51 @@
       <c r="F6">
         <v>3803943</v>
       </c>
       <c r="G6">
         <v>1349393</v>
       </c>
       <c r="H6">
         <v>344165084</v>
       </c>
       <c r="I6">
         <v>22377203</v>
       </c>
       <c r="J6">
         <v>318931581</v>
       </c>
       <c r="K6">
         <v>251294952</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:30.172Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -674,51 +674,51 @@
       <c r="F7">
         <v>985794</v>
       </c>
       <c r="G7">
         <v>-12515911</v>
       </c>
       <c r="H7">
         <v>298239648</v>
       </c>
       <c r="I7">
         <v>16917304</v>
       </c>
       <c r="J7">
         <v>279843847</v>
       </c>
       <c r="K7">
         <v>241634262</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:30.172Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -776,51 +776,51 @@
       <c r="F8">
         <v>223106</v>
       </c>
       <c r="G8">
         <v>-17836985</v>
       </c>
       <c r="H8">
         <v>275803983</v>
       </c>
       <c r="I8">
         <v>15443585</v>
       </c>
       <c r="J8">
         <v>259592784</v>
       </c>
       <c r="K8">
         <v>213822331</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:30.172Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -878,51 +878,51 @@
       <c r="F9">
         <v>4497134</v>
       </c>
       <c r="G9">
         <v>-13542273</v>
       </c>
       <c r="H9">
         <v>256767928</v>
       </c>
       <c r="I9">
         <v>11727102</v>
       </c>
       <c r="J9">
         <v>244231820</v>
       </c>
       <c r="K9">
         <v>200191726</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Ebang International Holdings Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T16:08:10.849Z</t>
+          <t xml:space="preserve">2026-10-27T17:40:30.172Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001799290</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:Revenues</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>