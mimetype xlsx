--- v0 (2026-08-16)
+++ v1 (2026-10-16)
@@ -118,719 +118,719 @@
       <c r="F2">
         <v>18038000</v>
       </c>
       <c r="G2">
         <v>5347000</v>
       </c>
       <c r="H2">
         <v>233721000</v>
       </c>
       <c r="I2">
         <v>79363000</v>
       </c>
       <c r="J2">
         <v>154358000</v>
       </c>
       <c r="K2">
         <v>10353000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-02-02</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>6126000</v>
       </c>
       <c r="D3">
         <v>0.13</v>
       </c>
       <c r="E3">
         <v>29895000</v>
       </c>
       <c r="F3">
         <v>32390000</v>
       </c>
       <c r="G3">
         <v>-2495000</v>
       </c>
       <c r="H3">
         <v>245945000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>161212000</v>
       </c>
       <c r="K3">
         <v>8162000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-02-01</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-59786000</v>
       </c>
       <c r="D4">
         <v>-1.23</v>
       </c>
       <c r="E4">
         <v>24898000</v>
       </c>
       <c r="F4">
         <v>54125000</v>
       </c>
       <c r="G4">
         <v>-29227000</v>
       </c>
       <c r="H4">
         <v>237381000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>104971000</v>
       </c>
       <c r="K4">
         <v>4544000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-01-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-12295000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>13805000</v>
       </c>
       <c r="F5">
         <v>40927000</v>
       </c>
       <c r="G5">
         <v>-27122000</v>
       </c>
       <c r="H5">
         <v>259881000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>92390000</v>
       </c>
       <c r="K5">
         <v>4586000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-01-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-8408000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>18390000</v>
       </c>
       <c r="F6">
         <v>33447000</v>
       </c>
       <c r="G6">
         <v>-15057000</v>
       </c>
       <c r="H6">
         <v>274347000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>88404000</v>
       </c>
       <c r="K6">
         <v>5170000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-01-28</t>
         </is>
       </c>
       <c r="B7">
         <v>450283000</v>
       </c>
       <c r="C7">
         <v>-2256000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>34960000</v>
       </c>
       <c r="F7">
         <v>29239000</v>
       </c>
       <c r="G7">
         <v>5721000</v>
       </c>
       <c r="H7">
         <v>269328000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>88520000</v>
       </c>
       <c r="K7">
         <v>5572000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-02-03</t>
         </is>
       </c>
       <c r="B8">
         <v>467976000</v>
       </c>
       <c r="C8">
         <v>-18826000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>30959000</v>
       </c>
       <c r="F8">
         <v>22565000</v>
       </c>
       <c r="G8">
         <v>8394000</v>
       </c>
       <c r="H8">
         <v>240405000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>69986000</v>
       </c>
       <c r="K8">
         <v>5362000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-02-02</t>
         </is>
       </c>
       <c r="B9">
         <v>473756000</v>
       </c>
       <c r="C9">
         <v>-13531000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>15741000</v>
       </c>
       <c r="F9">
         <v>11811000</v>
       </c>
       <c r="G9">
         <v>3930000</v>
       </c>
       <c r="H9">
         <v>226076000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>58640000</v>
       </c>
       <c r="K9">
         <v>4868000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-02-01</t>
         </is>
       </c>
       <c r="B10">
         <v>474038000</v>
       </c>
       <c r="C10">
         <v>-7796000</v>
       </c>
       <c r="D10">
         <v>-0.16</v>
       </c>
       <c r="E10">
         <v>15803000</v>
       </c>
       <c r="F10">
         <v>13399000</v>
       </c>
       <c r="G10">
         <v>2404000</v>
       </c>
       <c r="H10">
         <v>390917000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>58423000</v>
       </c>
       <c r="K10">
         <v>4338000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-01-30</t>
         </is>
       </c>
       <c r="B11">
         <v>318946000</v>
       </c>
       <c r="C11">
         <v>-64538000</v>
       </c>
       <c r="D11">
         <v>-1.26</v>
       </c>
       <c r="E11">
         <v>-1228000</v>
       </c>
       <c r="F11">
         <v>4243000</v>
       </c>
       <c r="G11">
         <v>-5471000</v>
       </c>
       <c r="H11">
         <v>306755000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>-4077000</v>
       </c>
       <c r="K11">
         <v>18997000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-01-29</t>
         </is>
       </c>
       <c r="B12">
         <v>505021000</v>
       </c>
       <c r="C12">
         <v>56713000</v>
       </c>
       <c r="D12">
         <v>0.83</v>
       </c>
       <c r="E12">
         <v>75541000</v>
       </c>
       <c r="F12">
         <v>5272000</v>
       </c>
       <c r="G12">
         <v>70269000</v>
       </c>
       <c r="H12">
         <v>279958000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>58219000</v>
       </c>
       <c r="K12">
         <v>15506000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-01-28</t>
         </is>
       </c>
       <c r="B13">
         <v>545838000</v>
       </c>
       <c r="C13">
         <v>89123000</v>
       </c>
       <c r="D13">
         <v>1.33</v>
       </c>
       <c r="E13">
         <v>59944000</v>
       </c>
       <c r="F13">
         <v>9642000</v>
       </c>
       <c r="G13">
         <v>50302000</v>
       </c>
       <c r="H13">
         <v>350598000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>137228000</v>
       </c>
       <c r="K13">
         <v>52074000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-02-03</t>
         </is>
       </c>
       <c r="B14">
         <v>521815000</v>
       </c>
       <c r="C14">
         <v>27854000</v>
       </c>
       <c r="D14">
         <v>0.43</v>
       </c>
       <c r="E14">
         <v>49594000</v>
       </c>
       <c r="F14">
         <v>17418000</v>
       </c>
       <c r="G14">
         <v>32176000</v>
       </c>
       <c r="H14">
         <v>357741000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>148953000</v>
       </c>
       <c r="K14">
         <v>27590000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-02-01</t>
         </is>
       </c>
       <c r="B15">
         <v>467015000</v>
       </c>
       <c r="C15">
         <v>3055000</v>
       </c>
       <c r="D15">
         <v>0.05</v>
       </c>
       <c r="E15">
         <v>29583000</v>
       </c>
       <c r="F15">
         <v>27723000</v>
       </c>
       <c r="G15">
         <v>1860000</v>
       </c>
       <c r="H15">
         <v>380955000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>141223000</v>
       </c>
       <c r="K15">
         <v>11901000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-01-31</t>
         </is>
       </c>
       <c r="B16">
         <v>435017000</v>
       </c>
       <c r="C16">
         <v>-35908000</v>
       </c>
       <c r="D16">
         <v>-0.66</v>
       </c>
       <c r="E16">
         <v>2065000</v>
       </c>
       <c r="F16">
         <v>20067000</v>
       </c>
       <c r="G16">
         <v>-18002000</v>
       </c>
       <c r="H16">
         <v>366947000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>108094000</v>
       </c>
       <c r="K16">
         <v>23807000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">DESTINATION XL GROUP, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T11:40:31.555Z</t>
+          <t xml:space="preserve">2026-10-16T21:09:55.097Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000813298</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>