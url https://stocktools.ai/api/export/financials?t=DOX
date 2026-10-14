--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -118,151 +118,151 @@
       <c r="F2">
         <v>86945000</v>
       </c>
       <c r="G2">
         <v>598253000</v>
       </c>
       <c r="H2">
         <v>4820604000</v>
       </c>
       <c r="I2">
         <v>1591224000</v>
       </c>
       <c r="J2">
         <v>3229380000</v>
       </c>
       <c r="K2">
         <v>1036195000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-09-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>346665000</v>
       </c>
       <c r="D3">
         <v>1.86</v>
       </c>
       <c r="E3">
         <v>535492000</v>
       </c>
       <c r="F3">
         <v>109779000</v>
       </c>
       <c r="G3">
         <v>425713000</v>
       </c>
       <c r="H3">
         <v>4636572000</v>
       </c>
       <c r="I3">
         <v>1613271000</v>
       </c>
       <c r="J3">
         <v>3023301000</v>
       </c>
       <c r="K3">
         <v>831371000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-09-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>391371000</v>
       </c>
       <c r="D4">
         <v>2.31</v>
       </c>
       <c r="E4">
         <v>514069000</v>
       </c>
       <c r="F4">
         <v>122053000</v>
       </c>
       <c r="G4">
         <v>392016000</v>
       </c>
       <c r="H4">
         <v>4645223000</v>
       </c>
       <c r="I4">
         <v>1612021000</v>
       </c>
       <c r="J4">
         <v>3033202000</v>
       </c>
       <c r="K4">
         <v>879158000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-09-30</t>
         </is>
       </c>
       <c r="B5">
         <v>3345854000</v>
       </c>
       <c r="C5">
         <v>412439000</v>
       </c>
       <c r="D5">
         <v>2.53</v>
       </c>
       <c r="E5">
         <v>670547000</v>
@@ -270,147 +270,147 @@
       <c r="F5">
         <v>106724000</v>
       </c>
       <c r="G5">
         <v>563823000</v>
       </c>
       <c r="H5">
         <v>4925813000</v>
       </c>
       <c r="I5">
         <v>1651030000</v>
       </c>
       <c r="J5">
         <v>3274783000</v>
       </c>
       <c r="K5">
         <v>1014192000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-09-30</t>
         </is>
       </c>
       <c r="B6">
         <v>3563637000</v>
       </c>
       <c r="C6">
         <v>422122000</v>
       </c>
       <c r="D6">
         <v>2.62</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>111569000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>5185277000</v>
       </c>
       <c r="I6">
         <v>1789441000</v>
       </c>
       <c r="J6">
         <v>3395836000</v>
       </c>
       <c r="K6">
         <v>1103269000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-09-30</t>
         </is>
       </c>
       <c r="B7">
         <v>3643538000</v>
       </c>
       <c r="C7">
         <v>446163000</v>
       </c>
       <c r="D7">
         <v>2.85</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>120503000</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>5324652000</v>
       </c>
       <c r="I7">
         <v>1917810000</v>
       </c>
       <c r="J7">
         <v>3406842000</v>
       </c>
       <c r="K7">
         <v>1035573000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-09-30</t>
         </is>
       </c>
       <c r="B8">
         <v>3718229000</v>
       </c>
       <c r="C8">
         <v>409331000</v>
       </c>
       <c r="D8">
         <v>2.71</v>
       </c>
       <c r="E8">
         <v>620234000</v>
@@ -418,51 +418,51 @@
       <c r="F8">
         <v>130086000</v>
       </c>
       <c r="G8">
         <v>490148000</v>
       </c>
       <c r="H8">
         <v>5331355000</v>
       </c>
       <c r="I8">
         <v>1877794000</v>
       </c>
       <c r="J8">
         <v>3453561000</v>
       </c>
       <c r="K8">
         <v>768660000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-09-30</t>
         </is>
       </c>
       <c r="B9">
         <v>3867155000</v>
       </c>
       <c r="C9">
         <v>436826000</v>
       </c>
       <c r="D9">
         <v>2.96</v>
       </c>
       <c r="E9">
         <v>636112000</v>
@@ -470,51 +470,51 @@
       <c r="F9">
         <v>133392000</v>
       </c>
       <c r="G9">
         <v>502720000</v>
       </c>
       <c r="H9">
         <v>5279380000</v>
       </c>
       <c r="I9">
         <v>1705310000</v>
       </c>
       <c r="J9">
         <v>3574070000</v>
       </c>
       <c r="K9">
         <v>649611000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-09-30</t>
         </is>
       </c>
       <c r="B10">
         <v>3974837000</v>
       </c>
       <c r="C10">
         <v>354396000</v>
       </c>
       <c r="D10">
         <v>2.47</v>
       </c>
       <c r="E10">
         <v>557249000</v>
@@ -522,147 +522,147 @@
       <c r="F10">
         <v>231146000</v>
       </c>
       <c r="G10">
         <v>326103000</v>
       </c>
       <c r="H10">
         <v>5347815000</v>
       </c>
       <c r="I10">
         <v>1855773000</v>
       </c>
       <c r="J10">
         <v>3448879000</v>
       </c>
       <c r="K10">
         <v>418783000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-09-30</t>
         </is>
       </c>
       <c r="B11">
         <v>4086669000</v>
       </c>
       <c r="C11">
         <v>479446000</v>
       </c>
       <c r="D11">
         <v>3.47</v>
       </c>
       <c r="E11">
         <v>656377000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>5292826000</v>
       </c>
       <c r="I11">
         <v>1750360000</v>
       </c>
       <c r="J11">
         <v>3499957000</v>
       </c>
       <c r="K11">
         <v>471632000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-09-30</t>
         </is>
       </c>
       <c r="B12">
         <v>4169039000</v>
       </c>
       <c r="C12">
         <v>497840000</v>
       </c>
       <c r="D12">
         <v>3.71</v>
       </c>
       <c r="E12">
         <v>658136000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>6341621000</v>
       </c>
       <c r="I12">
         <v>2676466000</v>
       </c>
       <c r="J12">
         <v>3622646000</v>
       </c>
       <c r="K12">
         <v>983188000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-09-30</t>
         </is>
       </c>
       <c r="B13">
         <v>4288640000</v>
       </c>
       <c r="C13">
         <v>688374000</v>
       </c>
       <c r="D13">
         <v>5.32</v>
       </c>
       <c r="E13">
         <v>925807000</v>
@@ -670,51 +670,51 @@
       <c r="F13">
         <v>210438000</v>
       </c>
       <c r="G13">
         <v>715369000</v>
       </c>
       <c r="H13">
         <v>6511774000</v>
       </c>
       <c r="I13">
         <v>2876590000</v>
       </c>
       <c r="J13">
         <v>3592675000</v>
       </c>
       <c r="K13">
         <v>709064000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-09-30</t>
         </is>
       </c>
       <c r="B14">
         <v>4576697000</v>
       </c>
       <c r="C14">
         <v>549501000</v>
       </c>
       <c r="D14">
         <v>4.44</v>
       </c>
       <c r="E14">
         <v>756719000</v>
@@ -722,51 +722,51 @@
       <c r="F14">
         <v>227219000</v>
       </c>
       <c r="G14">
         <v>529500000</v>
       </c>
       <c r="H14">
         <v>6390393000</v>
       </c>
       <c r="I14">
         <v>2830115000</v>
       </c>
       <c r="J14">
         <v>3517769000</v>
       </c>
       <c r="K14">
         <v>573377000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-30</t>
         </is>
       </c>
       <c r="B15">
         <v>4887550000</v>
       </c>
       <c r="C15">
         <v>540709000</v>
       </c>
       <c r="D15">
         <v>4.49</v>
       </c>
       <c r="E15">
         <v>822630000</v>
@@ -774,51 +774,51 @@
       <c r="F15">
         <v>124362000</v>
       </c>
       <c r="G15">
         <v>698268000</v>
       </c>
       <c r="H15">
         <v>6425653000</v>
       </c>
       <c r="I15">
         <v>2858721000</v>
       </c>
       <c r="J15">
         <v>3523759000</v>
       </c>
       <c r="K15">
         <v>520080000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-30</t>
         </is>
       </c>
       <c r="B16">
         <v>5004989000</v>
       </c>
       <c r="C16">
         <v>493197000</v>
       </c>
       <c r="D16">
         <v>4.25</v>
       </c>
       <c r="E16">
         <v>724428000</v>
@@ -826,37 +826,37 @@
       <c r="F16">
         <v>105495000</v>
       </c>
       <c r="G16">
         <v>618933000</v>
       </c>
       <c r="H16">
         <v>6386142000</v>
       </c>
       <c r="I16">
         <v>2886965000</v>
       </c>
       <c r="J16">
         <v>3456976000</v>
       </c>
       <c r="K16">
         <v>346085000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">AMDOCS LIMITED</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T02:18:39.221Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:19.355Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001062579</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>