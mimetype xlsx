--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -116,487 +116,487 @@
       </c>
       <c r="E2">
         <v>-2957000000</v>
       </c>
       <c r="F2">
         <v>3489000000</v>
       </c>
       <c r="G2">
         <v>-6446000000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>25987000000</v>
       </c>
       <c r="K2">
         <v>6607000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">DOW INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T08:17:03.442Z</t>
+          <t xml:space="preserve">2026-10-13T06:32:42.378Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001751788</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>43730000000</v>
       </c>
       <c r="C3">
         <v>595000000</v>
       </c>
       <c r="D3">
         <v>0.6</v>
       </c>
       <c r="E3">
         <v>-4929000000</v>
       </c>
       <c r="F3">
         <v>2807000000</v>
       </c>
       <c r="G3">
         <v>-7736000000</v>
       </c>
       <c r="H3">
         <v>85852000000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>31515000000</v>
       </c>
       <c r="K3">
         <v>6189000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">DOW INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T08:17:03.442Z</t>
+          <t xml:space="preserve">2026-10-13T06:32:42.378Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001751788</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>49604000000</v>
       </c>
       <c r="C4">
         <v>4775000000</v>
       </c>
       <c r="D4">
         <v>6.21</v>
       </c>
       <c r="E4">
         <v>4254000000</v>
       </c>
       <c r="F4">
         <v>2091000000</v>
       </c>
       <c r="G4">
         <v>2163000000</v>
       </c>
       <c r="H4">
         <v>83699000000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>32483000000</v>
       </c>
       <c r="K4">
         <v>2724000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">DOW INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T08:17:03.442Z</t>
+          <t xml:space="preserve">2026-10-13T06:32:42.378Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001751788</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>42951000000</v>
       </c>
       <c r="C5">
         <v>-1272000000</v>
       </c>
       <c r="D5">
         <v>-1.84</v>
       </c>
       <c r="E5">
         <v>5930000000</v>
       </c>
       <c r="F5">
         <v>1961000000</v>
       </c>
       <c r="G5">
         <v>3969000000</v>
       </c>
       <c r="H5">
         <v>60524000000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>13541000000</v>
       </c>
       <c r="K5">
         <v>2367000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">DOW INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T08:17:03.442Z</t>
+          <t xml:space="preserve">2026-10-13T06:32:42.378Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001751788</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>38542000000</v>
       </c>
       <c r="C6">
         <v>1294000000</v>
       </c>
       <c r="D6">
         <v>1.64</v>
       </c>
       <c r="E6">
         <v>6226000000</v>
       </c>
       <c r="F6">
         <v>1252000000</v>
       </c>
       <c r="G6">
         <v>4974000000</v>
       </c>
       <c r="H6">
         <v>61470000000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>12435000000</v>
       </c>
       <c r="K6">
         <v>5104000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">DOW INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T08:17:03.442Z</t>
+          <t xml:space="preserve">2026-10-13T06:32:42.378Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001751788</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>54968000000</v>
       </c>
       <c r="C7">
         <v>6405000000</v>
       </c>
       <c r="D7">
         <v>8.38</v>
       </c>
       <c r="E7">
         <v>7009000000</v>
       </c>
       <c r="F7">
         <v>1501000000</v>
       </c>
       <c r="G7">
         <v>5508000000</v>
       </c>
       <c r="H7">
         <v>62990000000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>18165000000</v>
       </c>
       <c r="K7">
         <v>2988000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">DOW INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T08:17:03.442Z</t>
+          <t xml:space="preserve">2026-10-13T06:32:42.378Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001751788</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>56902000000</v>
       </c>
       <c r="C8">
         <v>4640000000</v>
       </c>
       <c r="D8">
         <v>6.28</v>
       </c>
       <c r="E8">
         <v>7475000000</v>
       </c>
       <c r="F8">
         <v>1823000000</v>
       </c>
       <c r="G8">
         <v>5652000000</v>
       </c>
       <c r="H8">
         <v>60603000000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>20718000000</v>
       </c>
       <c r="K8">
         <v>3886000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">DOW INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T08:17:03.442Z</t>
+          <t xml:space="preserve">2026-10-13T06:32:42.378Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001751788</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>44622000000</v>
       </c>
       <c r="C9">
         <v>660000000</v>
       </c>
       <c r="D9">
         <v>0.82</v>
       </c>
       <c r="E9">
         <v>5196000000</v>
       </c>
       <c r="F9">
         <v>2356000000</v>
       </c>
       <c r="G9">
         <v>2840000000</v>
       </c>
       <c r="H9">
         <v>57967000000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>18607000000</v>
       </c>
       <c r="K9">
         <v>2987000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">DOW INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T08:17:03.442Z</t>
+          <t xml:space="preserve">2026-10-13T06:32:42.378Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001751788</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>42964000000</v>
       </c>
       <c r="C10">
         <v>1201000000</v>
       </c>
       <c r="D10">
         <v>1.57</v>
       </c>
       <c r="E10">
         <v>2914000000</v>
       </c>
       <c r="F10">
         <v>2940000000</v>
       </c>
       <c r="G10">
         <v>-26000000</v>
       </c>
       <c r="H10">
         <v>57312000000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>17355000000</v>
       </c>
       <c r="K10">
         <v>2189000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">DOW INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T08:17:03.442Z</t>
+          <t xml:space="preserve">2026-10-13T06:32:42.378Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001751788</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>39968000000</v>
       </c>
       <c r="C11">
         <v>-2444000000</v>
       </c>
       <c r="D11">
         <v>-3.7</v>
       </c>
       <c r="E11">
         <v>1032000000</v>
       </c>
       <c r="F11">
         <v>2479000000</v>
       </c>
       <c r="G11">
         <v>-1447000000</v>
       </c>
       <c r="H11">
         <v>58538000000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>16008000000</v>
       </c>
       <c r="K11">
         <v>3816000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">DOW INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T08:17:03.442Z</t>
+          <t xml:space="preserve">2026-10-13T06:32:42.378Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001751788</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>