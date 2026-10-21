--- v0 (2026-08-20)
+++ v1 (2026-10-21)
@@ -108,99 +108,99 @@
       <c r="B2">
         <v>4166799000</v>
       </c>
       <c r="C2">
         <v>55060000</v>
       </c>
       <c r="D2">
         <v>0.99</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>26971000</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Dole plc</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T05:49:22.450Z</t>
+          <t xml:space="preserve">2026-10-21T02:03:49.502Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001857475</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>4345939000</v>
       </c>
       <c r="C3">
         <v>52488000</v>
       </c>
       <c r="D3">
         <v>0.94</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>23202000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>1885802000</v>
       </c>
       <c r="I3">
         <v>1197570000</v>
       </c>
       <c r="J3">
         <v>535009000</v>
       </c>
       <c r="K3">
         <v>160503000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Dole plc</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T05:49:22.450Z</t>
+          <t xml:space="preserve">2026-10-21T02:03:49.502Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001857475</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>5943739000</v>
       </c>
       <c r="C4">
         <v>-7219000</v>
       </c>
       <c r="D4">
         <v>-0.1</v>
       </c>
       <c r="E4">
         <v>20584000</v>
@@ -208,51 +208,51 @@
       <c r="F4">
         <v>58617000</v>
       </c>
       <c r="G4">
         <v>-38033000</v>
       </c>
       <c r="H4">
         <v>4667968000</v>
       </c>
       <c r="I4">
         <v>3422562000</v>
       </c>
       <c r="J4">
         <v>1080589000</v>
       </c>
       <c r="K4">
         <v>250561000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Dole plc</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T05:49:22.450Z</t>
+          <t xml:space="preserve">2026-10-21T02:03:49.502Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001857475</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>8024403000</v>
       </c>
       <c r="C5">
         <v>86496000</v>
       </c>
       <c r="D5">
         <v>0.91</v>
       </c>
       <c r="E5">
         <v>323612000</v>
@@ -260,51 +260,51 @@
       <c r="F5">
         <v>85564000</v>
       </c>
       <c r="G5">
         <v>238048000</v>
       </c>
       <c r="H5">
         <v>4591842000</v>
       </c>
       <c r="I5">
         <v>3272857000</v>
       </c>
       <c r="J5">
         <v>1161128000</v>
       </c>
       <c r="K5">
         <v>228840000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Dole plc</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T05:49:22.450Z</t>
+          <t xml:space="preserve">2026-10-21T02:03:49.502Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001857475</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>8245268000</v>
       </c>
       <c r="C6">
         <v>124063000</v>
       </c>
       <c r="D6">
         <v>1.3</v>
       </c>
       <c r="E6">
         <v>298605000</v>
@@ -312,51 +312,51 @@
       <c r="F6">
         <v>78041000</v>
       </c>
       <c r="G6">
         <v>220564000</v>
       </c>
       <c r="H6">
         <v>4561193000</v>
       </c>
       <c r="I6">
         <v>3140344000</v>
       </c>
       <c r="J6">
         <v>1249520000</v>
       </c>
       <c r="K6">
         <v>275580000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Dole plc</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T05:49:22.450Z</t>
+          <t xml:space="preserve">2026-10-21T02:03:49.502Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001857475</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>8475343000</v>
       </c>
       <c r="C7">
         <v>125513000</v>
       </c>
       <c r="D7">
         <v>1.32</v>
       </c>
       <c r="E7">
         <v>262721000</v>
@@ -364,51 +364,51 @@
       <c r="F7">
         <v>82435000</v>
       </c>
       <c r="G7">
         <v>180286000</v>
       </c>
       <c r="H7">
         <v>4446363000</v>
       </c>
       <c r="I7">
         <v>3011445000</v>
       </c>
       <c r="J7">
         <v>1293299000</v>
       </c>
       <c r="K7">
         <v>330017000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Dole plc</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T05:49:22.450Z</t>
+          <t xml:space="preserve">2026-10-21T02:03:49.502Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001857475</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>9172907000</v>
       </c>
       <c r="C8">
         <v>51319000</v>
       </c>
       <c r="D8">
         <v>0.53</v>
       </c>
       <c r="E8">
         <v>123206000</v>
@@ -416,37 +416,37 @@
       <c r="F8">
         <v>121497000</v>
       </c>
       <c r="G8">
         <v>1709000</v>
       </c>
       <c r="H8">
         <v>4396124000</v>
       </c>
       <c r="I8">
         <v>2894351000</v>
       </c>
       <c r="J8">
         <v>1364103000</v>
       </c>
       <c r="K8">
         <v>267854000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Dole plc</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T05:49:22.450Z</t>
+          <t xml:space="preserve">2026-10-21T02:03:49.502Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001857475</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>