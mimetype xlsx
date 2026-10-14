--- v0 (2026-08-27)
+++ v1 (2026-10-14)
@@ -114,471 +114,471 @@
       <c r="D2">
         <v>5.73</v>
       </c>
       <c r="E2">
         <v>13136000000</v>
       </c>
       <c r="F2">
         <v>4773000000</v>
       </c>
       <c r="G2">
         <v>8363000000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>4610000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">WALT DISNEY CO/</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:05:37.846Z</t>
+          <t xml:space="preserve">2026-10-14T07:08:51.645Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001744489</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-09-30</t>
         </is>
       </c>
       <c r="B3">
         <v>55137000000</v>
       </c>
       <c r="C3">
         <v>8980000000</v>
       </c>
       <c r="D3">
         <v>5.69</v>
       </c>
       <c r="E3">
         <v>12343000000</v>
       </c>
       <c r="F3">
         <v>3623000000</v>
       </c>
       <c r="G3">
         <v>8720000000</v>
       </c>
       <c r="H3">
         <v>95789000000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>41315000000</v>
       </c>
       <c r="K3">
         <v>4017000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">WALT DISNEY CO/</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:05:37.846Z</t>
+          <t xml:space="preserve">2026-10-14T07:08:51.645Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001744489</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-09-29</t>
         </is>
       </c>
       <c r="B4">
         <v>59434000000</v>
       </c>
       <c r="C4">
         <v>12598000000</v>
       </c>
       <c r="D4">
         <v>8.36</v>
       </c>
       <c r="E4">
         <v>14295000000</v>
       </c>
       <c r="F4">
         <v>4465000000</v>
       </c>
       <c r="G4">
         <v>9830000000</v>
       </c>
       <c r="H4">
         <v>98598000000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>48773000000</v>
       </c>
       <c r="K4">
         <v>4150000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">WALT DISNEY CO/</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:05:37.846Z</t>
+          <t xml:space="preserve">2026-10-14T07:08:51.645Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001744489</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-09-28</t>
         </is>
       </c>
       <c r="B5">
         <v>69607000000</v>
       </c>
       <c r="C5">
         <v>11054000000</v>
       </c>
       <c r="D5">
         <v>6.64</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>4876000000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>193984000000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>88877000000</v>
       </c>
       <c r="K5">
         <v>5418000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">WALT DISNEY CO/</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:05:37.846Z</t>
+          <t xml:space="preserve">2026-10-14T07:08:51.645Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001744489</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-10-03</t>
         </is>
       </c>
       <c r="B6">
         <v>65388000000</v>
       </c>
       <c r="C6">
         <v>-2864000000</v>
       </c>
       <c r="D6">
         <v>-1.58</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>4022000000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>201549000000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>83583000000</v>
       </c>
       <c r="K6">
         <v>17914000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">WALT DISNEY CO/</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:05:37.846Z</t>
+          <t xml:space="preserve">2026-10-14T07:08:51.645Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001744489</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-10-02</t>
         </is>
       </c>
       <c r="B7">
         <v>67418000000</v>
       </c>
       <c r="C7">
         <v>1995000000</v>
       </c>
       <c r="D7">
         <v>1.09</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>3578000000</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>203609000000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>88553000000</v>
       </c>
       <c r="K7">
         <v>15959000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">WALT DISNEY CO/</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:05:37.846Z</t>
+          <t xml:space="preserve">2026-10-14T07:08:51.645Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001744489</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-10-01</t>
         </is>
       </c>
       <c r="B8">
         <v>82722000000</v>
       </c>
       <c r="C8">
         <v>3145000000</v>
       </c>
       <c r="D8">
         <v>1.72</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>4943000000</v>
       </c>
       <c r="G8"/>
       <c r="H8">
         <v>203631000000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>95008000000</v>
       </c>
       <c r="K8">
         <v>11615000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">WALT DISNEY CO/</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:05:37.846Z</t>
+          <t xml:space="preserve">2026-10-14T07:08:51.645Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001744489</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-30</t>
         </is>
       </c>
       <c r="B9">
         <v>88898000000</v>
       </c>
       <c r="C9">
         <v>2354000000</v>
       </c>
       <c r="D9">
         <v>1.29</v>
       </c>
       <c r="E9">
         <v>9866000000</v>
       </c>
       <c r="F9">
         <v>4969000000</v>
       </c>
       <c r="G9">
         <v>4897000000</v>
       </c>
       <c r="H9">
         <v>205579000000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>99277000000</v>
       </c>
       <c r="K9">
         <v>14182000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">WALT DISNEY CO/</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:05:37.846Z</t>
+          <t xml:space="preserve">2026-10-14T07:08:51.645Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001744489</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-28</t>
         </is>
       </c>
       <c r="B10">
         <v>91361000000</v>
       </c>
       <c r="C10">
         <v>4972000000</v>
       </c>
       <c r="D10">
         <v>2.72</v>
       </c>
       <c r="E10">
         <v>13971000000</v>
       </c>
       <c r="F10">
         <v>5412000000</v>
       </c>
       <c r="G10">
         <v>8559000000</v>
       </c>
       <c r="H10">
         <v>196219000000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>100696000000</v>
       </c>
       <c r="K10">
         <v>6002000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">WALT DISNEY CO/</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:05:37.846Z</t>
+          <t xml:space="preserve">2026-10-14T07:08:51.645Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001744489</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-09-27</t>
         </is>
       </c>
       <c r="B11">
         <v>94425000000</v>
       </c>
       <c r="C11">
         <v>12404000000</v>
       </c>
       <c r="D11">
         <v>6.85</v>
       </c>
       <c r="E11">
         <v>18101000000</v>
       </c>
       <c r="F11">
         <v>8024000000</v>
       </c>
       <c r="G11">
         <v>10077000000</v>
       </c>
       <c r="H11">
         <v>197514000000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>109869000000</v>
       </c>
       <c r="K11">
         <v>5695000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">WALT DISNEY CO/</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:05:37.846Z</t>
+          <t xml:space="preserve">2026-10-14T07:08:51.645Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001744489</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>