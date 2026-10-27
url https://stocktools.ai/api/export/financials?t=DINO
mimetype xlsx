--- v0 (2026-08-16)
+++ v1 (2026-10-27)
@@ -76,379 +76,779 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>17486578000</v>
       </c>
       <c r="C2">
         <v>772388000</v>
       </c>
       <c r="D2">
         <v>4.61</v>
       </c>
       <c r="E2">
         <v>1548611000</v>
       </c>
       <c r="F2">
         <v>263651000</v>
       </c>
       <c r="G2">
         <v>1284960000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HF SINCLAIR CORPORATION</t>
+          <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:36.519Z</t>
+          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>11183643000</v>
       </c>
       <c r="C3">
         <v>-601448000</v>
       </c>
       <c r="D3">
         <v>-3.72</v>
       </c>
       <c r="E3">
         <v>457931000</v>
       </c>
       <c r="F3">
         <v>270877000</v>
       </c>
       <c r="G3">
         <v>187054000</v>
       </c>
       <c r="H3">
         <v>11506864000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>5168361000</v>
       </c>
       <c r="K3">
         <v>1368318000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">HF SINCLAIR CORPORATION</t>
+          <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:36.519Z</t>
+          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>18389142000</v>
       </c>
       <c r="C4">
         <v>558324000</v>
       </c>
       <c r="D4">
         <v>3.39</v>
       </c>
       <c r="E4">
         <v>406682000</v>
       </c>
       <c r="F4">
         <v>725073000</v>
       </c>
       <c r="G4">
         <v>-318391000</v>
       </c>
       <c r="H4">
         <v>12916613000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>5687885000</v>
       </c>
       <c r="K4">
         <v>234444000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">HF SINCLAIR CORPORATION</t>
+          <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:36.519Z</t>
+          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>38205000000</v>
       </c>
       <c r="C5">
         <v>2923000000</v>
       </c>
       <c r="D5">
         <v>14.28</v>
       </c>
       <c r="E5">
         <v>3777000000</v>
       </c>
       <c r="F5">
         <v>524000000</v>
       </c>
       <c r="G5">
         <v>3253000000</v>
       </c>
       <c r="H5">
         <v>18125483000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>9243815000</v>
       </c>
       <c r="K5">
         <v>1665066000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">HF SINCLAIR CORPORATION</t>
+          <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:36.519Z</t>
+          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>31964000000</v>
       </c>
       <c r="C6">
         <v>1590000000</v>
       </c>
       <c r="D6">
         <v>8.29</v>
       </c>
       <c r="E6">
         <v>2297000000</v>
       </c>
       <c r="F6">
         <v>385000000</v>
       </c>
       <c r="G6">
         <v>1912000000</v>
       </c>
       <c r="H6">
         <v>17716000000</v>
       </c>
       <c r="I6">
         <v>7479000000</v>
       </c>
       <c r="J6">
         <v>10169000000</v>
       </c>
       <c r="K6">
         <v>1354000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">HF SINCLAIR CORPORATION</t>
+          <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:36.519Z</t>
+          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>28580000000</v>
       </c>
       <c r="C7">
         <v>177000000</v>
       </c>
       <c r="D7">
         <v>0.91</v>
       </c>
       <c r="E7">
         <v>1110000000</v>
       </c>
       <c r="F7">
         <v>470000000</v>
       </c>
       <c r="G7">
         <v>640000000</v>
       </c>
       <c r="H7">
         <v>16643000000</v>
       </c>
       <c r="I7">
         <v>7297000000</v>
       </c>
       <c r="J7">
         <v>9278000000</v>
       </c>
       <c r="K7">
         <v>800000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">HF SINCLAIR CORPORATION</t>
+          <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:36.519Z</t>
+          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>26869000000</v>
       </c>
       <c r="C8">
         <v>579000000</v>
       </c>
       <c r="D8">
         <v>3.08</v>
       </c>
       <c r="E8">
         <v>1315000000</v>
       </c>
       <c r="F8">
         <v>449000000</v>
       </c>
       <c r="G8">
         <v>866000000</v>
       </c>
       <c r="H8">
         <v>16510000000</v>
       </c>
       <c r="I8">
         <v>7261000000</v>
       </c>
       <c r="J8">
         <v>9184000000</v>
       </c>
       <c r="K8">
         <v>978000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">HF SINCLAIR CORPORATION</t>
+          <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T06:33:36.519Z</t>
+          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>