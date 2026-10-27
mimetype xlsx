--- v1 (2026-10-27)
+++ v2 (2026-10-27)
@@ -162,51 +162,51 @@
         <v>772388000</v>
       </c>
       <c r="D2">
         <v>4.61</v>
       </c>
       <c r="E2">
         <v>1548611000</v>
       </c>
       <c r="F2">
         <v>263651000</v>
       </c>
       <c r="G2">
         <v>1284960000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:29.520Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -262,51 +262,51 @@
         <v>457931000</v>
       </c>
       <c r="F3">
         <v>270877000</v>
       </c>
       <c r="G3">
         <v>187054000</v>
       </c>
       <c r="H3">
         <v>11506864000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>5168361000</v>
       </c>
       <c r="K3">
         <v>1368318000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:29.520Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -362,51 +362,51 @@
         <v>406682000</v>
       </c>
       <c r="F4">
         <v>725073000</v>
       </c>
       <c r="G4">
         <v>-318391000</v>
       </c>
       <c r="H4">
         <v>12916613000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>5687885000</v>
       </c>
       <c r="K4">
         <v>234444000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:29.520Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -462,51 +462,51 @@
         <v>3777000000</v>
       </c>
       <c r="F5">
         <v>524000000</v>
       </c>
       <c r="G5">
         <v>3253000000</v>
       </c>
       <c r="H5">
         <v>18125483000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>9243815000</v>
       </c>
       <c r="K5">
         <v>1665066000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:29.520Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -564,51 +564,51 @@
       <c r="F6">
         <v>385000000</v>
       </c>
       <c r="G6">
         <v>1912000000</v>
       </c>
       <c r="H6">
         <v>17716000000</v>
       </c>
       <c r="I6">
         <v>7479000000</v>
       </c>
       <c r="J6">
         <v>10169000000</v>
       </c>
       <c r="K6">
         <v>1354000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:29.520Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -666,51 +666,51 @@
       <c r="F7">
         <v>470000000</v>
       </c>
       <c r="G7">
         <v>640000000</v>
       </c>
       <c r="H7">
         <v>16643000000</v>
       </c>
       <c r="I7">
         <v>7297000000</v>
       </c>
       <c r="J7">
         <v>9278000000</v>
       </c>
       <c r="K7">
         <v>800000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:29.520Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -768,51 +768,51 @@
       <c r="F8">
         <v>449000000</v>
       </c>
       <c r="G8">
         <v>866000000</v>
       </c>
       <c r="H8">
         <v>16510000000</v>
       </c>
       <c r="I8">
         <v>7261000000</v>
       </c>
       <c r="J8">
         <v>9184000000</v>
       </c>
       <c r="K8">
         <v>978000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">HF Sinclair Corp</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T15:26:20.210Z</t>
+          <t xml:space="preserve">2026-10-27T17:17:29.520Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001915657</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>