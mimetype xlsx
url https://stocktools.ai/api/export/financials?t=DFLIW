--- v0 (2026-08-15)
+++ v1 (2026-10-12)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>2970000</v>
       </c>
       <c r="G2">
         <v>-16543000</v>
       </c>
       <c r="H2">
         <v>76251000</v>
       </c>
       <c r="I2">
         <v>60190000</v>
       </c>
       <c r="J2">
         <v>15892000</v>
       </c>
       <c r="K2">
         <v>25586000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">DRAGONFLY ENERGY HOLDINGS CORP.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T03:57:26.327Z</t>
+          <t xml:space="preserve">2026-10-12T16:33:42.644Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001847986</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>86251000</v>
       </c>
       <c r="C3">
         <v>-39991000</v>
       </c>
       <c r="D3">
         <v>-1.04</v>
       </c>
       <c r="E3">
         <v>-45696000</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>6862000</v>
       </c>
       <c r="G3">
         <v>-52558000</v>
       </c>
       <c r="H3">
         <v>89105000</v>
       </c>
       <c r="I3">
         <v>78362000</v>
       </c>
       <c r="J3">
         <v>10743000</v>
       </c>
       <c r="K3">
         <v>17781000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">DRAGONFLY ENERGY HOLDINGS CORP.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T03:57:26.327Z</t>
+          <t xml:space="preserve">2026-10-12T16:33:42.644Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001847986</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>64392000</v>
       </c>
       <c r="C4">
         <v>-13817000</v>
       </c>
       <c r="D4">
         <v>-2.36</v>
       </c>
       <c r="E4">
         <v>-17706000</v>
@@ -224,51 +224,51 @@
       <c r="F4">
         <v>6885000</v>
       </c>
       <c r="G4">
         <v>-24591000</v>
       </c>
       <c r="H4">
         <v>75204000</v>
       </c>
       <c r="I4">
         <v>47292000</v>
       </c>
       <c r="J4">
         <v>27912000</v>
       </c>
       <c r="K4">
         <v>12713000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">DRAGONFLY ENERGY HOLDINGS CORP.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T03:57:26.327Z</t>
+          <t xml:space="preserve">2026-10-12T16:33:42.644Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001847986</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>50645000</v>
       </c>
       <c r="C5">
         <v>-40615000</v>
       </c>
       <c r="D5">
         <v>-59.15</v>
       </c>
       <c r="E5">
         <v>-7190000</v>
@@ -276,51 +276,51 @@
       <c r="F5">
         <v>2684000</v>
       </c>
       <c r="G5">
         <v>-9874000</v>
       </c>
       <c r="H5">
         <v>75214000</v>
       </c>
       <c r="I5">
         <v>84618000</v>
       </c>
       <c r="J5">
         <v>-9404000</v>
       </c>
       <c r="K5">
         <v>4849000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">DRAGONFLY ENERGY HOLDINGS CORP.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T03:57:26.327Z</t>
+          <t xml:space="preserve">2026-10-12T16:33:42.644Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001847986</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>58630000</v>
       </c>
       <c r="C6">
         <v>-69939000</v>
       </c>
       <c r="D6">
         <v>-14.8</v>
       </c>
       <c r="E6">
         <v>-25968000</v>
@@ -328,37 +328,37 @@
       <c r="F6">
         <v>1949000</v>
       </c>
       <c r="G6">
         <v>-27917000</v>
       </c>
       <c r="H6">
         <v>86549000</v>
       </c>
       <c r="I6">
         <v>52763000</v>
       </c>
       <c r="J6">
         <v>11530000</v>
       </c>
       <c r="K6">
         <v>18270000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">DRAGONFLY ENERGY HOLDINGS CORP.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T03:57:26.327Z</t>
+          <t xml:space="preserve">2026-10-12T16:33:42.644Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001847986</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>