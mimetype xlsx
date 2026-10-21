--- v0 (2026-08-20)
+++ v1 (2026-10-21)
@@ -114,221 +114,221 @@
       </c>
       <c r="E2">
         <v>-967054</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>238831185</v>
       </c>
       <c r="I2">
         <v>11765715</v>
       </c>
       <c r="J2">
         <v>-9955210</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">DEVVSTREAM CORP.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T10:06:05.984Z</t>
+          <t xml:space="preserve">2026-10-21T00:53:10.871Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001854480</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-07-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-5904653</v>
       </c>
       <c r="D3">
         <v>-0.19</v>
       </c>
       <c r="E3">
         <v>-3408144</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>853890</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>-54762</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">DEVVSTREAM CORP.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T10:06:05.984Z</t>
+          <t xml:space="preserve">2026-10-21T00:53:10.871Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001854480</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>23947</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>-3110339</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>62736405</v>
       </c>
       <c r="I4">
         <v>53042138</v>
       </c>
       <c r="J4">
         <v>-9159694</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">DEVVSTREAM CORP.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T10:06:05.984Z</t>
+          <t xml:space="preserve">2026-10-21T00:53:10.871Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001854480</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-07-31</t>
         </is>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>-9871748</v>
       </c>
       <c r="D5">
         <v>-8.49</v>
       </c>
       <c r="E5">
         <v>-1548947</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>142858</v>
       </c>
       <c r="I5">
         <v>8504268</v>
       </c>
       <c r="J5">
         <v>-8361410</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">DEVVSTREAM CORP.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T10:06:05.984Z</t>
+          <t xml:space="preserve">2026-10-21T00:53:10.871Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001854480</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-07-31</t>
         </is>
       </c>
       <c r="B6">
         <v>25794</v>
       </c>
       <c r="C6">
         <v>-12067231</v>
       </c>
       <c r="D6">
         <v>-4.79</v>
       </c>
       <c r="E6">
         <v>-6429905</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>11871295</v>
       </c>
       <c r="I6">
         <v>31464840</v>
       </c>
       <c r="J6">
         <v>-19593545</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">DEVVSTREAM CORP.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T10:06:05.984Z</t>
+          <t xml:space="preserve">2026-10-21T00:53:10.871Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001854480</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>