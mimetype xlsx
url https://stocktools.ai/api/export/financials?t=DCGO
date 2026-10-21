--- v0 (2026-08-18)
+++ v1 (2026-10-21)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>4361501</v>
       </c>
       <c r="G2">
         <v>-15016193</v>
       </c>
       <c r="H2">
         <v>100172363</v>
       </c>
       <c r="I2">
         <v>33225322</v>
       </c>
       <c r="J2">
         <v>54997841</v>
       </c>
       <c r="K2">
         <v>32418220</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">DocGo Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:05:13.262Z</t>
+          <t xml:space="preserve">2026-10-21T00:38:57.255Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001822359</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>318718580</v>
       </c>
       <c r="C3">
         <v>23743758</v>
       </c>
       <c r="D3">
         <v>0.25</v>
       </c>
       <c r="E3">
         <v>-1947420</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>4808409</v>
       </c>
       <c r="G3">
         <v>-6755829</v>
       </c>
       <c r="H3">
         <v>309602652</v>
       </c>
       <c r="I3">
         <v>82545628</v>
       </c>
       <c r="J3">
         <v>219582014</v>
       </c>
       <c r="K3">
         <v>175537221</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">DocGo Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:05:13.262Z</t>
+          <t xml:space="preserve">2026-10-21T00:38:57.255Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001822359</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>440515746</v>
       </c>
       <c r="C4">
         <v>34584498</v>
       </c>
       <c r="D4">
         <v>0.34</v>
       </c>
       <c r="E4">
         <v>28869901</v>
@@ -224,51 +224,51 @@
       <c r="F4">
         <v>3198234</v>
       </c>
       <c r="G4">
         <v>25671667</v>
       </c>
       <c r="H4">
         <v>393277628</v>
       </c>
       <c r="I4">
         <v>114350237</v>
       </c>
       <c r="J4">
         <v>273230666</v>
       </c>
       <c r="K4">
         <v>157335323</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">DocGo Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:05:13.262Z</t>
+          <t xml:space="preserve">2026-10-21T00:38:57.255Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001822359</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>624288642</v>
       </c>
       <c r="C5">
         <v>10048328</v>
       </c>
       <c r="D5">
         <v>0.06</v>
       </c>
       <c r="E5">
         <v>-64493170</v>
@@ -276,51 +276,51 @@
       <c r="F5">
         <v>7313269</v>
       </c>
       <c r="G5">
         <v>-71806439</v>
       </c>
       <c r="H5">
         <v>490451957</v>
       </c>
       <c r="I5">
         <v>185281001</v>
       </c>
       <c r="J5">
         <v>300794867</v>
       </c>
       <c r="K5">
         <v>59286147</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">DocGo Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:05:13.262Z</t>
+          <t xml:space="preserve">2026-10-21T00:38:57.255Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001822359</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>616555132</v>
       </c>
       <c r="C6">
         <v>13360580</v>
       </c>
       <c r="D6">
         <v>0.18</v>
       </c>
       <c r="E6">
         <v>70115431</v>
@@ -328,51 +328,51 @@
       <c r="F6">
         <v>3612507</v>
       </c>
       <c r="G6">
         <v>66502924</v>
       </c>
       <c r="H6">
         <v>455621132</v>
       </c>
       <c r="I6">
         <v>140442002</v>
       </c>
       <c r="J6">
         <v>320917476</v>
       </c>
       <c r="K6">
         <v>89241695</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">DocGo Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:05:13.262Z</t>
+          <t xml:space="preserve">2026-10-21T00:38:57.255Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001822359</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>322196000</v>
       </c>
       <c r="C7">
         <v>-196367155</v>
       </c>
       <c r="D7">
         <v>-1.84</v>
       </c>
       <c r="E7">
         <v>34451654</v>
@@ -380,37 +380,37 @@
       <c r="F7">
         <v>4544118</v>
       </c>
       <c r="G7">
         <v>29907536</v>
       </c>
       <c r="H7">
         <v>217103012</v>
       </c>
       <c r="I7">
         <v>91231675</v>
       </c>
       <c r="J7">
         <v>144011839</v>
       </c>
       <c r="K7">
         <v>51018657</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">DocGo Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:05:13.262Z</t>
+          <t xml:space="preserve">2026-10-21T00:38:57.255Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001822359</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>