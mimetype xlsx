--- v0 (2026-08-17)
+++ v1 (2026-10-27)
@@ -76,289 +76,589 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>153013000</v>
       </c>
       <c r="C2">
         <v>-5269664</v>
       </c>
       <c r="D2">
         <v>-4.69</v>
       </c>
       <c r="E2">
         <v>-2090773</v>
       </c>
       <c r="F2">
         <v>371000</v>
       </c>
       <c r="G2">
         <v>-2461773</v>
       </c>
       <c r="H2">
         <v>147186000</v>
       </c>
       <c r="I2">
         <v>108449000</v>
       </c>
       <c r="J2">
         <v>38737000</v>
       </c>
       <c r="K2">
         <v>32009000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Dave Inc./DE</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:53:59.200Z</t>
+          <t xml:space="preserve">2026-10-27T00:42:46.528Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001841408</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>204838000</v>
       </c>
       <c r="C3">
         <v>-128906000</v>
       </c>
       <c r="D3">
         <v>-11.12</v>
       </c>
       <c r="E3">
         <v>-44883000</v>
       </c>
       <c r="F3">
         <v>728000</v>
       </c>
       <c r="G3">
         <v>-45611000</v>
       </c>
       <c r="H3">
         <v>321492000</v>
       </c>
       <c r="I3">
         <v>214932000</v>
       </c>
       <c r="J3">
         <v>106560000</v>
       </c>
       <c r="K3">
         <v>22889000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Dave Inc./DE</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:53:59.200Z</t>
+          <t xml:space="preserve">2026-10-27T00:42:46.528Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001841408</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>259093000</v>
       </c>
       <c r="C4">
         <v>-49000000</v>
       </c>
       <c r="D4">
         <v>-4.07</v>
       </c>
       <c r="E4">
         <v>33754000</v>
       </c>
       <c r="F4">
         <v>688000</v>
       </c>
       <c r="G4">
         <v>33066000</v>
       </c>
       <c r="H4">
         <v>294023000</v>
       </c>
       <c r="I4">
         <v>206960000</v>
       </c>
       <c r="J4">
         <v>87063000</v>
       </c>
       <c r="K4">
         <v>41759000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Dave Inc./DE</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:53:59.200Z</t>
+          <t xml:space="preserve">2026-10-27T00:42:46.528Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001841408</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>347076000</v>
       </c>
       <c r="C5">
         <v>58000000</v>
       </c>
       <c r="D5">
         <v>4.19</v>
       </c>
       <c r="E5">
         <v>125137000</v>
       </c>
       <c r="F5">
         <v>262000</v>
       </c>
       <c r="G5">
         <v>124875000</v>
       </c>
       <c r="H5">
         <v>299327000</v>
       </c>
       <c r="I5">
         <v>116226000</v>
       </c>
       <c r="J5">
         <v>183101000</v>
       </c>
       <c r="K5">
         <v>49718000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Dave Inc./DE</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:53:59.200Z</t>
+          <t xml:space="preserve">2026-10-27T00:42:46.528Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001841408</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>554182000</v>
       </c>
       <c r="C6">
         <v>196000000</v>
       </c>
       <c r="D6">
         <v>13.53</v>
       </c>
       <c r="E6">
         <v>290023000</v>
       </c>
       <c r="F6">
         <v>317000</v>
       </c>
       <c r="G6">
         <v>289706000</v>
       </c>
       <c r="H6">
         <v>487418000</v>
       </c>
       <c r="I6">
         <v>134691000</v>
       </c>
       <c r="J6">
         <v>352727000</v>
       </c>
       <c r="K6">
         <v>80523000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Dave Inc./DE</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:53:59.200Z</t>
+          <t xml:space="preserve">2026-10-27T00:42:46.528Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001841408</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>