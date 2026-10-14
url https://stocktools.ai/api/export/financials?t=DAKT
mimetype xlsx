--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -118,737 +118,737 @@
       <c r="F2">
         <v>16524000</v>
       </c>
       <c r="G2">
         <v>3514000</v>
       </c>
       <c r="H2">
         <v>315967000</v>
       </c>
       <c r="I2">
         <v>125162000</v>
       </c>
       <c r="J2">
         <v>190805000</v>
       </c>
       <c r="K2">
         <v>29423000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-04-27</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>22779000</v>
       </c>
       <c r="D3">
         <v>0.53</v>
       </c>
       <c r="E3">
         <v>50749000</v>
       </c>
       <c r="F3">
         <v>9674000</v>
       </c>
       <c r="G3">
         <v>41075000</v>
       </c>
       <c r="H3">
         <v>319418000</v>
       </c>
       <c r="I3">
         <v>131172000</v>
       </c>
       <c r="J3">
         <v>188246000</v>
       </c>
       <c r="K3">
         <v>40628000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-04-26</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>22206000</v>
       </c>
       <c r="D4">
         <v>0.51</v>
       </c>
       <c r="E4">
         <v>36199000</v>
       </c>
       <c r="F4">
         <v>13519000</v>
       </c>
       <c r="G4">
         <v>22680000</v>
       </c>
       <c r="H4">
         <v>357451000</v>
       </c>
       <c r="I4">
         <v>154332000</v>
       </c>
       <c r="J4">
         <v>203119000</v>
       </c>
       <c r="K4">
         <v>45054000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-05-02</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>20882000</v>
       </c>
       <c r="D5">
         <v>0.47</v>
       </c>
       <c r="E5">
         <v>53513000</v>
       </c>
       <c r="F5">
         <v>21837000</v>
       </c>
       <c r="G5">
         <v>31676000</v>
       </c>
       <c r="H5">
         <v>379479000</v>
       </c>
       <c r="I5">
         <v>167440000</v>
       </c>
       <c r="J5">
         <v>212039000</v>
       </c>
       <c r="K5">
         <v>57284000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-04-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>2061000</v>
       </c>
       <c r="D6">
         <v>0.05</v>
       </c>
       <c r="E6">
         <v>13283000</v>
       </c>
       <c r="F6">
         <v>17056000</v>
       </c>
       <c r="G6">
         <v>-3773000</v>
       </c>
       <c r="H6">
         <v>349948000</v>
       </c>
       <c r="I6">
         <v>148881000</v>
       </c>
       <c r="J6">
         <v>201067000</v>
       </c>
       <c r="K6">
         <v>28328000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-04-29</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>10342000</v>
       </c>
       <c r="D7">
         <v>0.23</v>
       </c>
       <c r="E7">
         <v>39407000</v>
       </c>
       <c r="F7">
         <v>8502000</v>
       </c>
       <c r="G7">
         <v>30905000</v>
       </c>
       <c r="H7">
         <v>355433000</v>
       </c>
       <c r="I7">
         <v>157147000</v>
       </c>
       <c r="J7">
         <v>198286000</v>
       </c>
       <c r="K7">
         <v>32623000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-04-28</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>5562000</v>
       </c>
       <c r="D8">
         <v>0.12</v>
       </c>
       <c r="E8">
         <v>30361000</v>
       </c>
       <c r="F8">
         <v>18127000</v>
       </c>
       <c r="G8">
         <v>12234000</v>
       </c>
       <c r="H8">
         <v>358800000</v>
       </c>
       <c r="I8">
         <v>161184000</v>
       </c>
       <c r="J8">
         <v>197616000</v>
       </c>
       <c r="K8">
         <v>29727000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-04-27</t>
         </is>
       </c>
       <c r="B9">
         <v>569704000</v>
       </c>
       <c r="C9">
         <v>-958000</v>
       </c>
       <c r="D9">
         <v>-0.02</v>
       </c>
       <c r="E9">
         <v>29546000</v>
       </c>
       <c r="F9">
         <v>17268000</v>
       </c>
       <c r="G9">
         <v>12278000</v>
       </c>
       <c r="H9">
         <v>349216000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>187663000</v>
       </c>
       <c r="K9">
         <v>35383000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-05-02</t>
         </is>
       </c>
       <c r="B10">
         <v>608932000</v>
       </c>
       <c r="C10">
         <v>491000</v>
       </c>
       <c r="D10">
         <v>0.01</v>
       </c>
       <c r="E10">
         <v>10808000</v>
       </c>
       <c r="F10">
         <v>18091000</v>
       </c>
       <c r="G10">
         <v>-7283000</v>
       </c>
       <c r="H10">
         <v>372651000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>176980000</v>
       </c>
       <c r="K10">
         <v>40398000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-05-01</t>
         </is>
       </c>
       <c r="B11">
         <v>482033000</v>
       </c>
       <c r="C11">
         <v>10926000</v>
       </c>
       <c r="D11">
         <v>0.24</v>
       </c>
       <c r="E11">
         <v>66212000</v>
       </c>
       <c r="F11">
         <v>7891000</v>
       </c>
       <c r="G11">
         <v>58321000</v>
       </c>
       <c r="H11">
         <v>375164000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>193554000</v>
       </c>
       <c r="K11">
         <v>77590000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-04-30</t>
         </is>
       </c>
       <c r="B12">
         <v>610970000</v>
       </c>
       <c r="C12">
         <v>592000</v>
       </c>
       <c r="D12">
         <v>0.01</v>
       </c>
       <c r="E12">
         <v>-27035000</v>
       </c>
       <c r="F12">
         <v>20376000</v>
       </c>
       <c r="G12">
         <v>-47411000</v>
       </c>
       <c r="H12">
         <v>440876000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>191564000</v>
       </c>
       <c r="K12">
         <v>17143000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-04-29</t>
         </is>
       </c>
       <c r="B13">
         <v>754196000</v>
       </c>
       <c r="C13">
         <v>6802000</v>
       </c>
       <c r="D13">
         <v>0.15</v>
       </c>
       <c r="E13">
         <v>15024000</v>
       </c>
       <c r="F13">
         <v>25385000</v>
       </c>
       <c r="G13">
         <v>-10361000</v>
       </c>
       <c r="H13">
         <v>468104000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>200878000</v>
       </c>
       <c r="K13">
         <v>23982000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-04-27</t>
         </is>
       </c>
       <c r="B14">
         <v>818083000</v>
       </c>
       <c r="C14">
         <v>34621000</v>
       </c>
       <c r="D14">
         <v>0.74</v>
       </c>
       <c r="E14">
         <v>63241000</v>
       </c>
       <c r="F14">
         <v>16980000</v>
       </c>
       <c r="G14">
         <v>46261000</v>
       </c>
       <c r="H14">
         <v>527884000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>238792000</v>
       </c>
       <c r="K14">
         <v>81299000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-04-26</t>
         </is>
       </c>
       <c r="B15">
         <v>756477000</v>
       </c>
       <c r="C15">
         <v>-10121000</v>
       </c>
       <c r="D15">
         <v>-0.21</v>
       </c>
       <c r="E15">
         <v>97713000</v>
       </c>
       <c r="F15">
         <v>19494000</v>
       </c>
       <c r="G15">
         <v>78219000</v>
       </c>
       <c r="H15">
         <v>502892000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>271931000</v>
       </c>
       <c r="K15">
         <v>127507000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-05-02</t>
         </is>
       </c>
       <c r="B16">
         <v>838706000</v>
       </c>
       <c r="C16">
         <v>45376000</v>
       </c>
       <c r="D16">
         <v>0.92</v>
       </c>
       <c r="E16">
         <v>49217000</v>
       </c>
       <c r="F16">
         <v>14917000</v>
       </c>
       <c r="G16">
         <v>34300000</v>
       </c>
       <c r="H16">
         <v>554412000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>300747000</v>
       </c>
       <c r="K16">
         <v>131639000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Daktronics, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:42.625Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:19.153Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000915779</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>