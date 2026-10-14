--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>3652000000</v>
       </c>
       <c r="G2">
         <v>-669000000</v>
       </c>
       <c r="H2">
         <v>45614000000</v>
       </c>
       <c r="I2">
         <v>33854000000</v>
       </c>
       <c r="J2">
         <v>11446000000</v>
       </c>
       <c r="K2">
         <v>102000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>12835000000</v>
       </c>
       <c r="C3">
         <v>302000000</v>
       </c>
       <c r="D3">
         <v>0.53</v>
       </c>
       <c r="E3">
         <v>4137000000</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>4145000000</v>
       </c>
       <c r="G3">
         <v>-8000000</v>
       </c>
       <c r="H3">
         <v>46838000000</v>
       </c>
       <c r="I3">
         <v>35956000000</v>
       </c>
       <c r="J3">
         <v>10568000000</v>
       </c>
       <c r="K3">
         <v>248000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>13120000000</v>
       </c>
       <c r="C4">
         <v>1697000000</v>
       </c>
       <c r="D4">
         <v>2.93</v>
       </c>
       <c r="E4">
         <v>3433000000</v>
@@ -224,51 +224,51 @@
       <c r="F4">
         <v>4065000000</v>
       </c>
       <c r="G4">
         <v>-632000000</v>
       </c>
       <c r="H4">
         <v>50096000000</v>
       </c>
       <c r="I4">
         <v>38197000000</v>
       </c>
       <c r="J4">
         <v>11642000000</v>
       </c>
       <c r="K4">
         <v>316000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>12436000000</v>
       </c>
       <c r="C5">
         <v>1310000000</v>
       </c>
       <c r="D5">
         <v>2.24</v>
       </c>
       <c r="E5">
         <v>3439000000</v>
@@ -276,101 +276,101 @@
       <c r="F5">
         <v>5345000000</v>
       </c>
       <c r="G5">
         <v>-1906000000</v>
       </c>
       <c r="H5">
         <v>54327000000</v>
       </c>
       <c r="I5">
         <v>42370000000</v>
       </c>
       <c r="J5">
         <v>11555000000</v>
       </c>
       <c r="K5">
         <v>318000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>1899000000</v>
       </c>
       <c r="D6">
         <v>3.2</v>
       </c>
       <c r="E6">
         <v>4491000000</v>
       </c>
       <c r="F6">
         <v>5575000000</v>
       </c>
       <c r="G6">
         <v>-1084000000</v>
       </c>
       <c r="H6">
         <v>58648000000</v>
       </c>
       <c r="I6">
         <v>45046000000</v>
       </c>
       <c r="J6">
         <v>12664000000</v>
       </c>
       <c r="K6">
         <v>607000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>11737000000</v>
       </c>
       <c r="C7">
         <v>2123000000</v>
       </c>
       <c r="D7">
         <v>3.44</v>
       </c>
       <c r="E7">
         <v>4151000000</v>
@@ -378,51 +378,51 @@
       <c r="F7">
         <v>6085000000</v>
       </c>
       <c r="G7">
         <v>-1934000000</v>
       </c>
       <c r="H7">
         <v>71610000000</v>
       </c>
       <c r="I7">
         <v>54770000000</v>
       </c>
       <c r="J7">
         <v>14605000000</v>
       </c>
       <c r="K7">
         <v>261000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>12586000000</v>
       </c>
       <c r="C8">
         <v>2999000000</v>
       </c>
       <c r="D8">
         <v>4.72</v>
       </c>
       <c r="E8">
         <v>4502000000</v>
@@ -430,51 +430,51 @@
       <c r="F8">
         <v>5504000000</v>
       </c>
       <c r="G8">
         <v>-1002000000</v>
       </c>
       <c r="H8">
         <v>76585000000</v>
       </c>
       <c r="I8">
         <v>57215000000</v>
       </c>
       <c r="J8">
         <v>17142000000</v>
       </c>
       <c r="K8">
         <v>120000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>11199000000</v>
       </c>
       <c r="C9">
         <v>2447000000</v>
       </c>
       <c r="D9">
         <v>3.74</v>
       </c>
       <c r="E9">
         <v>4773000000</v>
@@ -482,51 +482,51 @@
       <c r="F9">
         <v>4254000000</v>
       </c>
       <c r="G9">
         <v>519000000</v>
       </c>
       <c r="H9">
         <v>77914000000</v>
       </c>
       <c r="I9">
         <v>55866000000</v>
       </c>
       <c r="J9">
         <v>20107000000</v>
       </c>
       <c r="K9">
         <v>268000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>14401000000</v>
       </c>
       <c r="C10">
         <v>1358000000</v>
       </c>
       <c r="D10">
         <v>1.62</v>
       </c>
       <c r="E10">
         <v>5204000000</v>
@@ -534,325 +534,325 @@
       <c r="F10">
         <v>4980000000</v>
       </c>
       <c r="G10">
         <v>224000000</v>
       </c>
       <c r="H10">
         <v>103823000000</v>
       </c>
       <c r="I10">
         <v>69790000000</v>
       </c>
       <c r="J10">
         <v>31994000000</v>
       </c>
       <c r="K10">
         <v>135000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>11919000000</v>
       </c>
       <c r="C11">
         <v>-401000000</v>
       </c>
       <c r="D11">
         <v>-0.57</v>
       </c>
       <c r="E11">
         <v>5227000000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>95905000000</v>
       </c>
       <c r="I11">
         <v>69444000000</v>
       </c>
       <c r="J11">
         <v>26117000000</v>
       </c>
       <c r="K11">
         <v>172000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>11419000000</v>
       </c>
       <c r="C12">
         <v>3399000000</v>
       </c>
       <c r="D12">
         <v>4.12</v>
       </c>
       <c r="E12">
         <v>4037000000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>99590000000</v>
       </c>
       <c r="I12">
         <v>70672000000</v>
       </c>
       <c r="J12">
         <v>27308000000</v>
       </c>
       <c r="K12">
         <v>249000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>13938000000</v>
       </c>
       <c r="C13">
         <v>1191000000</v>
       </c>
       <c r="D13">
         <v>1.33</v>
       </c>
       <c r="E13">
         <v>3700000000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>104795000000</v>
       </c>
       <c r="I13">
         <v>77136000000</v>
       </c>
       <c r="J13">
         <v>27659000000</v>
       </c>
       <c r="K13">
         <v>119000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>14393000000</v>
       </c>
       <c r="C14">
         <v>1962000000</v>
       </c>
       <c r="D14">
         <v>2.25</v>
       </c>
       <c r="E14">
         <v>6572000000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>109080000000</v>
       </c>
       <c r="I14">
         <v>81513000000</v>
       </c>
       <c r="J14">
         <v>27567000000</v>
       </c>
       <c r="K14">
         <v>184000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>14459000000</v>
       </c>
       <c r="C15">
         <v>2034000000</v>
       </c>
       <c r="D15">
         <v>2.33</v>
       </c>
       <c r="E15">
         <v>5018000000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>102415000000</v>
       </c>
       <c r="I15">
         <v>72613000000</v>
       </c>
       <c r="J15">
         <v>26863000000</v>
       </c>
       <c r="K15">
         <v>310000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>16506000000</v>
       </c>
       <c r="C16">
         <v>2998000000</v>
       </c>
       <c r="D16">
         <v>3.45</v>
       </c>
       <c r="E16">
         <v>5361000000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>115857000000</v>
       </c>
       <c r="I16">
         <v>82440000000</v>
       </c>
       <c r="J16">
         <v>29083000000</v>
       </c>
       <c r="K16">
         <v>250000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">DOMINION ENERGY, INC</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:17:55.561Z</t>
+          <t xml:space="preserve">2026-10-14T09:06:54.742Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000715957</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>