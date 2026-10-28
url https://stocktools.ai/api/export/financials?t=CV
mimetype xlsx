--- v0 (2026-10-27)
+++ v1 (2026-10-28)
@@ -168,51 +168,51 @@
         <v>-20091000</v>
       </c>
       <c r="F2">
         <v>153000</v>
       </c>
       <c r="G2">
         <v>-20244000</v>
       </c>
       <c r="H2">
         <v>16803000</v>
       </c>
       <c r="I2">
         <v>2688000</v>
       </c>
       <c r="J2">
         <v>-129510000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">CapsoVision, Inc</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:20:59.395Z</t>
+          <t xml:space="preserve">2026-10-28T03:01:50.630Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001378325</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -264,51 +264,51 @@
         <v>-22864000</v>
       </c>
       <c r="F3">
         <v>90000</v>
       </c>
       <c r="G3">
         <v>-22954000</v>
       </c>
       <c r="H3">
         <v>18164000</v>
       </c>
       <c r="I3">
         <v>4904000</v>
       </c>
       <c r="J3">
         <v>13260000</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">CapsoVision, Inc</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:20:59.395Z</t>
+          <t xml:space="preserve">2026-10-28T03:01:50.630Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001378325</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>