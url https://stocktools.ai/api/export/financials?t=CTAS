--- v0 (2026-10-27)
+++ v1 (2026-10-28)
@@ -162,51 +162,51 @@
       <c r="D2">
         <v>2.27</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>160802000</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>4165706000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>2139135000</v>
       </c>
       <c r="K2">
         <v>339825000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -252,51 +252,51 @@
       <c r="D3">
         <v>2.52</v>
       </c>
       <c r="E3"/>
       <c r="F3">
         <v>196486000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>4345632000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>2201492000</v>
       </c>
       <c r="K3">
         <v>352273000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -346,51 +346,51 @@
         <v>605969000</v>
       </c>
       <c r="F4">
         <v>145580000</v>
       </c>
       <c r="G4">
         <v>460389000</v>
       </c>
       <c r="H4">
         <v>4462452000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>2192858000</v>
       </c>
       <c r="K4">
         <v>513288000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -440,51 +440,51 @@
         <v>580276000</v>
       </c>
       <c r="F5">
         <v>217720000</v>
       </c>
       <c r="G5">
         <v>362556000</v>
       </c>
       <c r="H5">
         <v>4185674000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>1932455000</v>
       </c>
       <c r="K5">
         <v>417073000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -534,51 +534,51 @@
         <v>465845000</v>
       </c>
       <c r="F6">
         <v>275385000</v>
       </c>
       <c r="G6">
         <v>190460000</v>
       </c>
       <c r="H6">
         <v>4098815000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>1842659000</v>
       </c>
       <c r="K6">
         <v>139357000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -630,51 +630,51 @@
         <v>763887000</v>
       </c>
       <c r="F7">
         <v>273317000</v>
       </c>
       <c r="G7">
         <v>490570000</v>
       </c>
       <c r="H7">
         <v>6844057000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>2302793000</v>
       </c>
       <c r="K7">
         <v>169266000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -726,51 +726,51 @@
         <v>964160000</v>
       </c>
       <c r="F8">
         <v>271699000</v>
       </c>
       <c r="G8">
         <v>692461000</v>
       </c>
       <c r="H8">
         <v>6958214000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>3016526000</v>
       </c>
       <c r="K8">
         <v>138724000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -822,51 +822,51 @@
         <v>1067862000</v>
       </c>
       <c r="F9">
         <v>276719000</v>
       </c>
       <c r="G9">
         <v>791143000</v>
       </c>
       <c r="H9">
         <v>7436662000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>3002721000</v>
       </c>
       <c r="K9">
         <v>96645000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -918,51 +918,51 @@
         <v>1291483000</v>
       </c>
       <c r="F10">
         <v>230289000</v>
       </c>
       <c r="G10">
         <v>1061194000</v>
       </c>
       <c r="H10">
         <v>7669885000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>3235202000</v>
       </c>
       <c r="K10">
         <v>145402000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1014,51 +1014,51 @@
         <v>1360740000</v>
       </c>
       <c r="F11">
         <v>143470000</v>
       </c>
       <c r="G11">
         <v>1217270000</v>
       </c>
       <c r="H11">
         <v>8236823000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>3687847000</v>
       </c>
       <c r="K11">
         <v>493640000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1110,51 +1110,51 @@
         <v>1537625000</v>
       </c>
       <c r="F12">
         <v>240672000</v>
       </c>
       <c r="G12">
         <v>1296953000</v>
       </c>
       <c r="H12">
         <v>8147256000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>3308196000</v>
       </c>
       <c r="K12">
         <v>90471000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1206,51 +1206,51 @@
         <v>1586228000</v>
       </c>
       <c r="F13">
         <v>331109000</v>
       </c>
       <c r="G13">
         <v>1255119000</v>
       </c>
       <c r="H13">
         <v>8546356000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>3863986000</v>
       </c>
       <c r="K13">
         <v>124149000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R13" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1302,51 +1302,51 @@
         <v>2068500000</v>
       </c>
       <c r="F14">
         <v>409469000</v>
       </c>
       <c r="G14">
         <v>1659031000</v>
       </c>
       <c r="H14">
         <v>9168817000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>4316372000</v>
       </c>
       <c r="K14">
         <v>342015000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1398,51 +1398,51 @@
         <v>2165905000</v>
       </c>
       <c r="F15">
         <v>408884000</v>
       </c>
       <c r="G15">
         <v>1757021000</v>
       </c>
       <c r="H15">
         <v>9825241000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>4684481000</v>
       </c>
       <c r="K15">
         <v>263973000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
@@ -1494,51 +1494,51 @@
         <v>2276280000</v>
       </c>
       <c r="F16">
         <v>395105000</v>
       </c>
       <c r="G16">
         <v>1881175000</v>
       </c>
       <c r="H16">
         <v>10529140000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>5139887000</v>
       </c>
       <c r="K16">
         <v>289018000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Cintas Corporation</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-10-27T22:21:01.809Z</t>
+          <t xml:space="preserve">2026-10-28T03:02:07.773Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000723254</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
           <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>