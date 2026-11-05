--- v0 (2026-08-16)
+++ v1 (2026-11-05)
@@ -76,669 +76,2645 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_source</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_source</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_source</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_source</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_source</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AM1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_source</t>
+        </is>
+      </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_source</t>
+        </is>
+      </c>
+      <c r="AP1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AQ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_source</t>
+        </is>
+      </c>
+      <c r="AR1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_as_of</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>4073000000</v>
       </c>
       <c r="C2">
         <v>699000000</v>
       </c>
       <c r="D2">
         <v>1.8</v>
       </c>
       <c r="E2">
         <v>2223000000</v>
       </c>
       <c r="F2">
         <v>2331000000</v>
       </c>
       <c r="G2">
         <v>-108000000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">California Resources Corp</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.775Z</t>
+          <t xml:space="preserve">2026-11-05T18:31:19.502Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253</t>
         </is>
       </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2"/>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-12-31</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-12-31</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-12-31</t>
+        </is>
+      </c>
+      <c r="AE2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-12-31</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-12-31</t>
+        </is>
+      </c>
+      <c r="AI2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="AJ2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-12-31</t>
+        </is>
+      </c>
+      <c r="AK2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AL2"/>
+      <c r="AM2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN2"/>
+      <c r="AO2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AP2"/>
+      <c r="AQ2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR2"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>4284000000</v>
       </c>
       <c r="C3">
         <v>869000000</v>
       </c>
       <c r="D3">
         <v>2.24</v>
       </c>
       <c r="E3">
         <v>2476000000</v>
       </c>
       <c r="F3">
         <v>1669000000</v>
       </c>
       <c r="G3">
         <v>807000000</v>
       </c>
       <c r="H3">
         <v>14297000000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>9989000000</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">California Resources Corp</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.775Z</t>
+          <t xml:space="preserve">2026-11-05T18:31:19.502Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3"/>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AE3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AI3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="AJ3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AK3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AM3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN3"/>
+      <c r="AO3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AQ3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>4173000000</v>
       </c>
       <c r="C4">
         <v>-1434000000</v>
       </c>
       <c r="D4">
         <v>-37.54</v>
       </c>
       <c r="E4">
         <v>2371000000</v>
       </c>
       <c r="F4">
         <v>2089000000</v>
       </c>
       <c r="G4">
         <v>282000000</v>
       </c>
       <c r="H4">
         <v>12429000000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>2611000000</v>
       </c>
       <c r="K4">
         <v>14000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">California Resources Corp</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.775Z</t>
+          <t xml:space="preserve">2026-11-05T18:31:19.502Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4"/>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AE4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AI4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="AJ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AK4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AM4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN4"/>
+      <c r="AO4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AQ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>2403000000</v>
       </c>
       <c r="C5">
         <v>-3554000000</v>
       </c>
       <c r="D5">
         <v>-92.79</v>
       </c>
       <c r="E5">
         <v>403000000</v>
       </c>
       <c r="F5">
         <v>401000000</v>
       </c>
       <c r="G5">
         <v>2000000</v>
       </c>
       <c r="H5">
         <v>7053000000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>-916000000</v>
       </c>
       <c r="K5">
         <v>12000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">California Resources Corp</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.775Z</t>
+          <t xml:space="preserve">2026-11-05T18:31:19.502Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5"/>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AC5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AE5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AI5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="AJ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AK5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AM5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN5"/>
+      <c r="AO5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AQ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>1547000000</v>
       </c>
       <c r="C6">
         <v>279000000</v>
       </c>
       <c r="D6">
         <v>6.76</v>
       </c>
       <c r="E6">
         <v>130000000</v>
       </c>
       <c r="F6">
         <v>75000000</v>
       </c>
       <c r="G6">
         <v>55000000</v>
       </c>
       <c r="H6">
         <v>6354000000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>-557000000</v>
       </c>
       <c r="K6">
         <v>12000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">California Resources Corp</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.775Z</t>
+          <t xml:space="preserve">2026-11-05T18:31:19.502Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6"/>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AC6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AE6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AI6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="AJ6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AK6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AM6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN6"/>
+      <c r="AO6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AQ6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>2006000000</v>
       </c>
       <c r="C7">
         <v>-266000000</v>
       </c>
       <c r="D7">
         <v>-6.26</v>
       </c>
       <c r="E7">
         <v>248000000</v>
       </c>
       <c r="F7">
         <v>371000000</v>
       </c>
       <c r="G7">
         <v>-123000000</v>
       </c>
       <c r="H7">
         <v>6207000000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>-814000000</v>
       </c>
       <c r="K7">
         <v>20000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">California Resources Corp</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.775Z</t>
+          <t xml:space="preserve">2026-11-05T18:31:19.502Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7"/>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AA7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AC7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AE7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AG7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AI7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="AJ7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AK7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AM7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN7"/>
+      <c r="AO7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AQ7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>3064000000</v>
       </c>
       <c r="C8">
         <v>328000000</v>
       </c>
       <c r="D8">
         <v>6.77</v>
       </c>
       <c r="E8">
         <v>461000000</v>
       </c>
       <c r="F8">
         <v>690000000</v>
       </c>
       <c r="G8">
         <v>-229000000</v>
       </c>
       <c r="H8">
         <v>7158000000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>-361000000</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">California Resources Corp</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.775Z</t>
+          <t xml:space="preserve">2026-11-05T18:31:19.502Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253</t>
         </is>
       </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8"/>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AC8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AE8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AG8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AI8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="AJ8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AK8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AM8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN8"/>
+      <c r="AO8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AQ8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR8"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>2634000000</v>
       </c>
       <c r="C9">
         <v>-28000000</v>
       </c>
       <c r="D9">
         <v>-0.57</v>
       </c>
       <c r="E9">
         <v>676000000</v>
       </c>
       <c r="F9">
         <v>455000000</v>
       </c>
       <c r="G9">
         <v>221000000</v>
       </c>
       <c r="H9">
         <v>6958000000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>-389000000</v>
       </c>
       <c r="K9"/>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">California Resources Corp</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.775Z</t>
+          <t xml:space="preserve">2026-11-05T18:31:19.502Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253</t>
         </is>
       </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9"/>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AA9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AC9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AE9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AG9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AI9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="AJ9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AK9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AM9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN9"/>
+      <c r="AO9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AQ9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR9"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>1889000000</v>
       </c>
       <c r="C10">
         <v>612000000</v>
       </c>
       <c r="D10">
         <v>7.37</v>
       </c>
       <c r="E10">
         <v>660000000</v>
       </c>
       <c r="F10">
         <v>194000000</v>
       </c>
       <c r="G10">
         <v>466000000</v>
       </c>
       <c r="H10">
         <v>3846000000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>1688000000</v>
       </c>
       <c r="K10">
         <v>305000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">California Resources Corp</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.775Z</t>
+          <t xml:space="preserve">2026-11-05T18:31:19.502Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10"/>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AA10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AC10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AE10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AG10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AI10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="AJ10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AK10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AM10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN10"/>
+      <c r="AO10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AQ10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>2707000000</v>
       </c>
       <c r="C11">
         <v>524000000</v>
       </c>
       <c r="D11">
         <v>6.75</v>
       </c>
       <c r="E11">
         <v>690000000</v>
       </c>
       <c r="F11">
         <v>379000000</v>
       </c>
       <c r="G11">
         <v>311000000</v>
       </c>
       <c r="H11">
         <v>3967000000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>1864000000</v>
       </c>
       <c r="K11">
         <v>307000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">California Resources Corp</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.775Z</t>
+          <t xml:space="preserve">2026-11-05T18:31:19.502Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11"/>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AA11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AC11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AE11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AG11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AI11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="AJ11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AK11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AM11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN11"/>
+      <c r="AO11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AQ11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>2801000000</v>
       </c>
       <c r="C12">
         <v>564000000</v>
       </c>
       <c r="D12">
         <v>7.78</v>
       </c>
       <c r="E12">
         <v>653000000</v>
       </c>
       <c r="F12">
         <v>185000000</v>
       </c>
       <c r="G12">
         <v>468000000</v>
       </c>
       <c r="H12">
         <v>3998000000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>2219000000</v>
       </c>
       <c r="K12">
         <v>496000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">California Resources Corp</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.775Z</t>
+          <t xml:space="preserve">2026-11-05T18:31:19.502Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12"/>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AA12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AC12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AE12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AG12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AI12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="AJ12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AK12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AM12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN12"/>
+      <c r="AO12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AQ12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>3198000000</v>
       </c>
       <c r="C13">
         <v>376000000</v>
       </c>
       <c r="D13">
         <v>4.62</v>
       </c>
       <c r="E13">
         <v>610000000</v>
       </c>
       <c r="F13">
         <v>255000000</v>
       </c>
       <c r="G13">
         <v>355000000</v>
       </c>
       <c r="H13">
         <v>7135000000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>3538000000</v>
       </c>
       <c r="K13">
         <v>372000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">California Resources Corp</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.775Z</t>
+          <t xml:space="preserve">2026-11-05T18:31:19.502Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13"/>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AA13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AC13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AE13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AG13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AI13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="AJ13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AK13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AM13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN13"/>
+      <c r="AO13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AQ13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>3669000000</v>
       </c>
       <c r="C14">
         <v>363000000</v>
       </c>
       <c r="D14">
         <v>4.15</v>
       </c>
       <c r="E14">
         <v>865000000</v>
       </c>
       <c r="F14">
         <v>322000000</v>
       </c>
       <c r="G14">
         <v>543000000</v>
       </c>
       <c r="H14">
         <v>7403000000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>3674000000</v>
       </c>
       <c r="K14">
         <v>132000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">California Resources Corp</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.775Z</t>
+          <t xml:space="preserve">2026-11-05T18:31:19.502Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14"/>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AA14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AC14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AE14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AG14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AI14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001609253</t>
+        </is>
+      </c>
+      <c r="AJ14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AK14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AM14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AN14"/>
+      <c r="AO14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AQ14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001609253, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>