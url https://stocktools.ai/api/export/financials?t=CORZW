--- v0 (2026-08-18)
+++ v1 (2026-10-26)
@@ -76,339 +76,689 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>60320000</v>
       </c>
       <c r="C2">
         <v>-12206000</v>
       </c>
       <c r="D2">
         <v>-0.14</v>
       </c>
       <c r="E2">
         <v>-23765000</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>-23765000</v>
       </c>
       <c r="H2">
         <v>15000</v>
       </c>
       <c r="I2">
         <v>400</v>
       </c>
       <c r="J2">
         <v>89224000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Core Scientific, Inc./tx</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T23:26:18.932Z</t>
+          <t xml:space="preserve">2026-10-26T19:43:29.458Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001839341</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>544483000</v>
       </c>
       <c r="C3">
         <v>47312000</v>
       </c>
       <c r="D3">
         <v>0.2</v>
       </c>
       <c r="E3">
         <v>-56735000</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>-56735000</v>
       </c>
       <c r="H3">
         <v>2438864000</v>
       </c>
       <c r="I3">
         <v>1053178000</v>
       </c>
       <c r="J3">
         <v>1341210000</v>
       </c>
       <c r="K3">
         <v>117871000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Core Scientific, Inc./tx</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T23:26:18.932Z</t>
+          <t xml:space="preserve">2026-10-26T19:43:29.458Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001839341</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>640313000</v>
       </c>
       <c r="C4">
         <v>-2146318000</v>
       </c>
       <c r="D4">
         <v>-6.3</v>
       </c>
       <c r="E4">
         <v>205187000</v>
       </c>
       <c r="F4">
         <v>383980000</v>
       </c>
       <c r="G4">
         <v>-178793000</v>
       </c>
       <c r="H4">
         <v>807686000</v>
       </c>
       <c r="I4">
         <v>1217032000</v>
       </c>
       <c r="J4">
         <v>-409346000</v>
       </c>
       <c r="K4">
         <v>15884000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Core Scientific, Inc./tx</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T23:26:18.932Z</t>
+          <t xml:space="preserve">2026-10-26T19:43:29.458Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001839341</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>502400000</v>
       </c>
       <c r="C5">
         <v>-246487000</v>
       </c>
       <c r="D5">
         <v>-0.65</v>
       </c>
       <c r="E5">
         <v>65114000</v>
       </c>
       <c r="F5">
         <v>16161000</v>
       </c>
       <c r="G5">
         <v>48953000</v>
       </c>
       <c r="H5">
         <v>712156000</v>
       </c>
       <c r="I5">
         <v>1309097000</v>
       </c>
       <c r="J5">
         <v>-596941000</v>
       </c>
       <c r="K5">
         <v>50409000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Core Scientific, Inc./tx</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T23:26:18.932Z</t>
+          <t xml:space="preserve">2026-10-26T19:43:29.458Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001839341</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>510672000</v>
       </c>
       <c r="C6">
         <v>-1437874000</v>
       </c>
       <c r="D6">
         <v>-4.87</v>
       </c>
       <c r="E6">
         <v>42896000</v>
       </c>
       <c r="F6">
         <v>94961000</v>
       </c>
       <c r="G6">
         <v>-52065000</v>
       </c>
       <c r="H6">
         <v>1475946000</v>
       </c>
       <c r="I6">
         <v>2418995000</v>
       </c>
       <c r="J6">
         <v>-943049000</v>
       </c>
       <c r="K6">
         <v>836197000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Core Scientific, Inc./tx</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T23:26:18.932Z</t>
+          <t xml:space="preserve">2026-10-26T19:43:29.458Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001839341</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>319019000</v>
       </c>
       <c r="C7">
         <v>-288616000</v>
       </c>
       <c r="D7">
         <v>-0.88</v>
       </c>
       <c r="E7">
         <v>278250000</v>
       </c>
       <c r="F7">
         <v>729000000</v>
       </c>
       <c r="G7">
         <v>-450750000</v>
       </c>
       <c r="H7">
         <v>2347644000</v>
       </c>
       <c r="I7">
         <v>3310384000</v>
       </c>
       <c r="J7">
         <v>-962740000</v>
       </c>
       <c r="K7">
         <v>311378000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Core Scientific, Inc./tx</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T23:26:18.932Z</t>
+          <t xml:space="preserve">2026-10-26T19:43:29.458Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001839341</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>