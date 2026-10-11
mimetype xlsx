--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -116,51 +116,51 @@
       </c>
       <c r="E2">
         <v>-80594000</v>
       </c>
       <c r="F2">
         <v>33521000</v>
       </c>
       <c r="G2">
         <v>-114115000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>497086000</v>
       </c>
       <c r="K2">
         <v>548945000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Coinbase Global, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:42.533Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:53.235Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001679788</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>1277481000</v>
       </c>
       <c r="C3">
         <v>322317000</v>
       </c>
       <c r="D3">
         <v>1.4</v>
       </c>
       <c r="E3">
         <v>293548000</v>
@@ -168,51 +168,51 @@
       <c r="F3">
         <v>9913000</v>
       </c>
       <c r="G3">
         <v>283635000</v>
       </c>
       <c r="H3">
         <v>5855414000</v>
       </c>
       <c r="I3">
         <v>4329363000</v>
       </c>
       <c r="J3">
         <v>963584000</v>
       </c>
       <c r="K3">
         <v>1061850000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Coinbase Global, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:42.533Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:53.235Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001679788</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>7839444000</v>
       </c>
       <c r="C4">
         <v>3600000000</v>
       </c>
       <c r="D4">
         <v>14.5</v>
       </c>
       <c r="E4">
         <v>4038172000</v>
@@ -220,51 +220,51 @@
       <c r="F4">
         <v>2910000</v>
       </c>
       <c r="G4">
         <v>4035262000</v>
       </c>
       <c r="H4">
         <v>21274425000</v>
       </c>
       <c r="I4">
         <v>14892736000</v>
       </c>
       <c r="J4">
         <v>6381689000</v>
       </c>
       <c r="K4">
         <v>7123478000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Coinbase Global, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:42.533Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:53.235Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001679788</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>3194208000</v>
       </c>
       <c r="C5">
         <v>-2600000000</v>
       </c>
       <c r="D5">
         <v>-11.83</v>
       </c>
       <c r="E5">
         <v>-1585419000</v>
@@ -272,181 +272,181 @@
       <c r="F5">
         <v>2933000</v>
       </c>
       <c r="G5">
         <v>-1588352000</v>
       </c>
       <c r="H5">
         <v>89724873000</v>
       </c>
       <c r="I5">
         <v>84270316000</v>
       </c>
       <c r="J5">
         <v>5454557000</v>
       </c>
       <c r="K5">
         <v>4425021000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Coinbase Global, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:42.533Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:53.235Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001679788</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>3108383000</v>
       </c>
       <c r="C6">
         <v>100000000</v>
       </c>
       <c r="D6">
         <v>0.37</v>
       </c>
       <c r="E6">
         <v>673376000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>14753901000</v>
       </c>
       <c r="I6">
         <v>8472252000</v>
       </c>
       <c r="J6">
         <v>6281649000</v>
       </c>
       <c r="K6">
         <v>5489100000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Coinbase Global, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:42.533Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:53.235Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001679788</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>6564028000</v>
       </c>
       <c r="C7">
         <v>2600000000</v>
       </c>
       <c r="D7">
         <v>9.48</v>
       </c>
       <c r="E7">
         <v>3103935000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>22541951000</v>
       </c>
       <c r="I7">
         <v>12265109000</v>
       </c>
       <c r="J7">
         <v>10276842000</v>
       </c>
       <c r="K7">
         <v>9308266000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Coinbase Global, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:42.533Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:53.235Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001679788</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>7181325000</v>
       </c>
       <c r="C8">
         <v>1300000000</v>
       </c>
       <c r="D8">
         <v>4.45</v>
       </c>
       <c r="E8">
         <v>2426383000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>29671832000</v>
       </c>
       <c r="I8">
         <v>14878774000</v>
       </c>
       <c r="J8">
         <v>14793058000</v>
       </c>
       <c r="K8">
         <v>11285452000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Coinbase Global, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:42.533Z</t>
+          <t xml:space="preserve">2026-10-11T17:06:53.235Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001679788</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>