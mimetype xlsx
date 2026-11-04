--- v0 (2026-08-19)
+++ v1 (2026-11-04)
@@ -76,423 +76,1697 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_source</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_source</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_source</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_source</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_source</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AM1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_source</t>
+        </is>
+      </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_source</t>
+        </is>
+      </c>
+      <c r="AP1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AQ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_source</t>
+        </is>
+      </c>
+      <c r="AR1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_as_of</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-7391899</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-716385</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>-716385</v>
       </c>
       <c r="H2">
         <v>683333</v>
       </c>
       <c r="I2">
         <v>1232631</v>
       </c>
       <c r="J2">
         <v>-549298</v>
       </c>
       <c r="K2">
         <v>282736</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">CNS Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:38:28.006Z</t>
+          <t xml:space="preserve">2026-11-04T13:41:52.204Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="O2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z2"/>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD2"/>
+      <c r="AE2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AI2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="AJ2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AK2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AM2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AO2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AQ2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-3877211</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-3553472</v>
       </c>
       <c r="F3">
         <v>20120</v>
       </c>
       <c r="G3">
         <v>-3573592</v>
       </c>
       <c r="H3">
         <v>7912075</v>
       </c>
       <c r="I3">
         <v>310999</v>
       </c>
       <c r="J3">
         <v>7601076</v>
       </c>
       <c r="K3">
         <v>7241288</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">CNS Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:38:28.006Z</t>
+          <t xml:space="preserve">2026-11-04T13:41:52.204Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="O3"/>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z3"/>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD3"/>
+      <c r="AE3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AI3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="AJ3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AK3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AM3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AO3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AQ3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-9457871</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-7318018</v>
       </c>
       <c r="F4">
         <v>17945</v>
       </c>
       <c r="G4">
         <v>-7335963</v>
       </c>
       <c r="H4">
         <v>15853412</v>
       </c>
       <c r="I4">
         <v>1905428</v>
       </c>
       <c r="J4">
         <v>13947984</v>
       </c>
       <c r="K4">
         <v>14039493</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">CNS Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:38:28.006Z</t>
+          <t xml:space="preserve">2026-11-04T13:41:52.204Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="O4"/>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z4"/>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD4"/>
+      <c r="AE4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AI4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="AJ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AK4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AM4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AO4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AQ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-14495200</v>
       </c>
       <c r="D5">
         <v>-16.5</v>
       </c>
       <c r="E5">
         <v>-13538309</v>
       </c>
       <c r="F5">
         <v>5748</v>
       </c>
       <c r="G5">
         <v>-13544057</v>
       </c>
       <c r="H5">
         <v>8757385</v>
       </c>
       <c r="I5">
         <v>2594188</v>
       </c>
       <c r="J5">
         <v>6163197</v>
       </c>
       <c r="K5">
         <v>5004517</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">CNS Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:38:28.006Z</t>
+          <t xml:space="preserve">2026-11-04T13:41:52.204Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="O5"/>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z5"/>
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AC5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AE5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AI5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="AJ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AK5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AM5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AO5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AQ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-15274134</v>
       </c>
       <c r="D6">
         <v>-11.22</v>
       </c>
       <c r="E6">
         <v>-10557815</v>
       </c>
       <c r="F6">
         <v>4422</v>
       </c>
       <c r="G6">
         <v>-10562237</v>
       </c>
       <c r="H6">
         <v>13053115</v>
       </c>
       <c r="I6">
         <v>4920259</v>
       </c>
       <c r="J6">
         <v>8132856</v>
       </c>
       <c r="K6">
         <v>10055407</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">CNS Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:38:28.006Z</t>
+          <t xml:space="preserve">2026-11-04T13:41:52.204Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="O6"/>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z6"/>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AC6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AE6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AI6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="AJ6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AK6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AM6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AO6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AQ6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
-        <v>-18851226</v>
+        <v>-18851</v>
       </c>
       <c r="D7">
         <v>-12509.11</v>
       </c>
       <c r="E7">
         <v>-14140031</v>
       </c>
       <c r="F7">
         <v>3901</v>
       </c>
       <c r="G7">
         <v>-14143932</v>
       </c>
       <c r="H7">
         <v>1700853</v>
       </c>
       <c r="I7">
         <v>6132968</v>
       </c>
       <c r="J7">
         <v>-4432115</v>
       </c>
       <c r="K7">
         <v>548721</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">CNS Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:38:28.006Z</t>
+          <t xml:space="preserve">2026-11-04T13:41:52.204Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="O7"/>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z7"/>
+      <c r="AA7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AC7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AE7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AG7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AI7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="AJ7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AK7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AM7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AO7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AQ7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
-        <v>-14857801</v>
+        <v>-14858</v>
       </c>
       <c r="D8">
         <v>-466.89</v>
       </c>
       <c r="E8">
         <v>-17113299</v>
       </c>
       <c r="F8">
         <v>4188</v>
       </c>
       <c r="G8">
         <v>-17117487</v>
       </c>
       <c r="H8">
         <v>8700943</v>
       </c>
       <c r="I8">
         <v>2524332</v>
       </c>
       <c r="J8">
         <v>6177000</v>
       </c>
       <c r="K8">
         <v>6461378</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">CNS Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:38:28.006Z</t>
+          <t xml:space="preserve">2026-11-04T13:41:52.204Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="O8"/>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z8"/>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AC8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AE8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AG8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AI8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="AJ8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AK8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AM8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AO8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AQ8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
-        <v>-15850564</v>
+        <v>-15987</v>
       </c>
       <c r="D9">
         <v>-35.75</v>
       </c>
       <c r="E9">
         <v>-13811107</v>
       </c>
       <c r="F9">
         <v>18175</v>
       </c>
       <c r="G9">
         <v>-13829282</v>
       </c>
       <c r="H9">
         <v>8623000</v>
       </c>
       <c r="I9">
         <v>4100000</v>
       </c>
       <c r="J9">
         <v>4523000</v>
       </c>
       <c r="K9">
         <v>7201000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">CNS Pharmaceuticals, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:38:28.006Z</t>
+          <t xml:space="preserve">2026-11-04T13:41:52.204Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="O9"/>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z9"/>
+      <c r="AA9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AC9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AE9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AG9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AI9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001729427</t>
+        </is>
+      </c>
+      <c r="AJ9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AK9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AM9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AO9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AQ9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001729427, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>