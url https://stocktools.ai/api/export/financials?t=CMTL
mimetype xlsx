--- v0 (2026-08-15)
+++ v1 (2026-10-29)
@@ -76,799 +76,1601 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2011-07-31</t>
+          <t xml:space="preserve">2012-07-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
-        <v>67895000</v>
+        <v>32416000</v>
       </c>
       <c r="D2">
-        <v>2.22</v>
+        <v>1.42</v>
       </c>
       <c r="E2">
-        <v>97360000</v>
+        <v>53493000</v>
       </c>
       <c r="F2">
-        <v>7138000</v>
+        <v>6413000</v>
       </c>
       <c r="G2">
-        <v>90222000</v>
+        <v>47080000</v>
       </c>
       <c r="H2">
-        <v>937509000</v>
+        <v>719778000</v>
       </c>
       <c r="I2">
-        <v>308329000</v>
+        <v>290377000</v>
       </c>
       <c r="J2">
-        <v>629180000</v>
+        <v>429401000</v>
       </c>
       <c r="K2">
-        <v>558804000</v>
+        <v>367894000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2012-07-31</t>
+          <t xml:space="preserve">2013-07-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
-        <v>32416000</v>
+        <v>17808000</v>
       </c>
       <c r="D3">
-        <v>1.42</v>
+        <v>0.97</v>
       </c>
       <c r="E3">
-        <v>53493000</v>
+        <v>37695000</v>
       </c>
       <c r="F3">
-        <v>6413000</v>
+        <v>5347000</v>
       </c>
       <c r="G3">
-        <v>47080000</v>
+        <v>32348000</v>
       </c>
       <c r="H3">
-        <v>719778000</v>
+        <v>681815000</v>
       </c>
       <c r="I3">
-        <v>290377000</v>
+        <v>277753000</v>
       </c>
       <c r="J3">
-        <v>429401000</v>
+        <v>404062000</v>
       </c>
       <c r="K3">
-        <v>367894000</v>
+        <v>356642000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2013-07-31</t>
+          <t xml:space="preserve">2014-07-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
-        <v>17808000</v>
+        <v>25151000</v>
       </c>
       <c r="D4">
-        <v>0.97</v>
+        <v>1.37</v>
       </c>
       <c r="E4">
-        <v>37695000</v>
+        <v>34588000</v>
       </c>
       <c r="F4">
-        <v>5347000</v>
+        <v>4937000</v>
       </c>
       <c r="G4">
-        <v>32348000</v>
+        <v>29651000</v>
       </c>
       <c r="H4">
-        <v>681815000</v>
+        <v>473852000</v>
       </c>
       <c r="I4">
-        <v>277753000</v>
+        <v>76927000</v>
       </c>
       <c r="J4">
-        <v>404062000</v>
+        <v>396925000</v>
       </c>
       <c r="K4">
-        <v>356642000</v>
+        <v>154500000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2014-07-31</t>
+          <t xml:space="preserve">2015-07-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>25151000</v>
+        <v>23245000</v>
       </c>
       <c r="D5">
-        <v>1.37</v>
+        <v>1.42</v>
       </c>
       <c r="E5">
-        <v>34588000</v>
+        <v>21726000</v>
       </c>
       <c r="F5">
-        <v>4937000</v>
+        <v>3362000</v>
       </c>
       <c r="G5">
-        <v>29651000</v>
+        <v>18364000</v>
       </c>
       <c r="H5">
-        <v>473852000</v>
+        <v>473877000</v>
       </c>
       <c r="I5">
-        <v>76927000</v>
+        <v>72468000</v>
       </c>
       <c r="J5">
-        <v>396925000</v>
+        <v>401409000</v>
       </c>
       <c r="K5">
-        <v>154500000</v>
+        <v>150953000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2015-07-31</t>
-[...2 lines deleted...]
-      <c r="B6"/>
+          <t xml:space="preserve">2016-07-31</t>
+        </is>
+      </c>
+      <c r="B6">
+        <v>411004000</v>
+      </c>
       <c r="C6">
-        <v>23245000</v>
+        <v>-7738000</v>
       </c>
       <c r="D6">
-        <v>1.42</v>
+        <v>-0.46</v>
       </c>
       <c r="E6">
-        <v>21726000</v>
+        <v>15075000</v>
       </c>
       <c r="F6">
-        <v>3362000</v>
+        <v>5667000</v>
       </c>
       <c r="G6">
-        <v>18364000</v>
+        <v>9408000</v>
       </c>
       <c r="H6">
-        <v>473877000</v>
+        <v>921196000</v>
       </c>
       <c r="I6">
-        <v>72468000</v>
+        <v>450795000</v>
       </c>
       <c r="J6">
-        <v>401409000</v>
+        <v>470401000</v>
       </c>
       <c r="K6">
-        <v>150953000</v>
+        <v>66805000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016-07-31</t>
+          <t xml:space="preserve">2017-07-31</t>
         </is>
       </c>
       <c r="B7">
-        <v>411004000</v>
+        <v>550368000</v>
       </c>
       <c r="C7">
-        <v>-7738000</v>
+        <v>15827000</v>
       </c>
       <c r="D7">
-        <v>-0.46</v>
+        <v>0.67</v>
       </c>
       <c r="E7">
-        <v>15075000</v>
+        <v>66917000</v>
       </c>
       <c r="F7">
-        <v>5667000</v>
+        <v>8150000</v>
       </c>
       <c r="G7">
-        <v>9408000</v>
+        <v>58767000</v>
       </c>
       <c r="H7">
-        <v>921196000</v>
+        <v>832063000</v>
       </c>
       <c r="I7">
-        <v>450795000</v>
+        <v>351913000</v>
       </c>
       <c r="J7">
-        <v>470401000</v>
+        <v>480150000</v>
       </c>
       <c r="K7">
-        <v>66805000</v>
+        <v>41844000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017-07-31</t>
+          <t xml:space="preserve">2018-07-31</t>
         </is>
       </c>
       <c r="B8">
-        <v>550368000</v>
+        <v>570589000</v>
       </c>
       <c r="C8">
-        <v>15827000</v>
+        <v>29769000</v>
       </c>
       <c r="D8">
-        <v>0.67</v>
+        <v>1.24</v>
       </c>
       <c r="E8">
-        <v>66917000</v>
+        <v>50344000</v>
       </c>
       <c r="F8">
-        <v>8150000</v>
+        <v>8642000</v>
       </c>
       <c r="G8">
-        <v>58767000</v>
+        <v>41702000</v>
       </c>
       <c r="H8">
-        <v>832063000</v>
+        <v>845157000</v>
       </c>
       <c r="I8">
-        <v>351913000</v>
+        <v>339473000</v>
       </c>
       <c r="J8">
-        <v>480150000</v>
+        <v>505684000</v>
       </c>
       <c r="K8">
-        <v>41844000</v>
+        <v>43484000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018-07-31</t>
+          <t xml:space="preserve">2019-07-31</t>
         </is>
       </c>
       <c r="B9">
-        <v>570589000</v>
+        <v>671797000</v>
       </c>
       <c r="C9">
-        <v>29769000</v>
+        <v>25041000</v>
       </c>
       <c r="D9">
-        <v>1.24</v>
+        <v>1.03</v>
       </c>
       <c r="E9">
-        <v>50344000</v>
+        <v>68031000</v>
       </c>
       <c r="F9">
-        <v>8642000</v>
+        <v>8785000</v>
       </c>
       <c r="G9">
-        <v>41702000</v>
+        <v>59246000</v>
       </c>
       <c r="H9">
-        <v>845157000</v>
+        <v>887711000</v>
       </c>
       <c r="I9">
-        <v>339473000</v>
+        <v>352629000</v>
       </c>
       <c r="J9">
-        <v>505684000</v>
+        <v>535082000</v>
       </c>
       <c r="K9">
-        <v>43484000</v>
+        <v>45576000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019-07-31</t>
+          <t xml:space="preserve">2020-07-31</t>
         </is>
       </c>
       <c r="B10">
-        <v>671797000</v>
+        <v>616715000</v>
       </c>
       <c r="C10">
-        <v>25041000</v>
+        <v>7020000</v>
       </c>
       <c r="D10">
-        <v>1.03</v>
+        <v>0.28</v>
       </c>
       <c r="E10">
-        <v>68031000</v>
+        <v>52764000</v>
       </c>
       <c r="F10">
-        <v>8785000</v>
+        <v>7225000</v>
       </c>
       <c r="G10">
-        <v>59246000</v>
+        <v>45539000</v>
       </c>
       <c r="H10">
-        <v>887711000</v>
+        <v>929647000</v>
       </c>
       <c r="I10">
-        <v>352629000</v>
+        <v>380348000</v>
       </c>
       <c r="J10">
-        <v>535082000</v>
+        <v>549299000</v>
       </c>
       <c r="K10">
-        <v>45576000</v>
+        <v>47878000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020-07-31</t>
+          <t xml:space="preserve">2021-07-31</t>
         </is>
       </c>
       <c r="B11">
-        <v>616715000</v>
+        <v>581695000</v>
       </c>
       <c r="C11">
-        <v>7020000</v>
+        <v>-73480000</v>
       </c>
       <c r="D11">
-        <v>0.28</v>
+        <v>-2.86</v>
       </c>
       <c r="E11">
-        <v>52764000</v>
+        <v>-40638000</v>
       </c>
       <c r="F11">
-        <v>7225000</v>
+        <v>16037000</v>
       </c>
       <c r="G11">
-        <v>45539000</v>
+        <v>-56675000</v>
       </c>
       <c r="H11">
-        <v>929647000</v>
+        <v>993111000</v>
       </c>
       <c r="I11">
-        <v>380348000</v>
+        <v>492392000</v>
       </c>
       <c r="J11">
-        <v>549299000</v>
+        <v>500719000</v>
       </c>
       <c r="K11">
-        <v>47878000</v>
+        <v>30861000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021-07-31</t>
+          <t xml:space="preserve">2022-07-31</t>
         </is>
       </c>
       <c r="B12">
-        <v>581695000</v>
+        <v>486239000</v>
       </c>
       <c r="C12">
-        <v>-73480000</v>
+        <v>-33052000</v>
       </c>
       <c r="D12">
-        <v>-2.86</v>
+        <v>-1.63</v>
       </c>
       <c r="E12">
-        <v>-40638000</v>
+        <v>1997000</v>
       </c>
       <c r="F12">
-        <v>16037000</v>
+        <v>19619000</v>
       </c>
       <c r="G12">
-        <v>-56675000</v>
+        <v>-17622000</v>
       </c>
       <c r="H12">
-        <v>993111000</v>
+        <v>974297000</v>
       </c>
       <c r="I12">
-        <v>492392000</v>
+        <v>402508000</v>
       </c>
       <c r="J12">
-        <v>500719000</v>
+        <v>466585000</v>
       </c>
       <c r="K12">
-        <v>30861000</v>
+        <v>21654000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022-07-31</t>
+          <t xml:space="preserve">2023-07-31</t>
         </is>
       </c>
       <c r="B13">
-        <v>486239000</v>
+        <v>549994000</v>
       </c>
       <c r="C13">
-        <v>-33052000</v>
+        <v>-26899000</v>
       </c>
       <c r="D13">
-        <v>-1.63</v>
+        <v>-1.21</v>
       </c>
       <c r="E13">
-        <v>1997000</v>
+        <v>-4433000</v>
       </c>
       <c r="F13">
-        <v>19619000</v>
+        <v>18311000</v>
       </c>
       <c r="G13">
-        <v>-17622000</v>
+        <v>-22744000</v>
       </c>
       <c r="H13">
-        <v>974297000</v>
+        <v>996237000</v>
       </c>
       <c r="I13">
-        <v>402508000</v>
+        <v>445727000</v>
       </c>
       <c r="J13">
-        <v>466585000</v>
+        <v>438299000</v>
       </c>
       <c r="K13">
-        <v>21654000</v>
+        <v>18961000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023-07-31</t>
+          <t xml:space="preserve">2024-07-31</t>
         </is>
       </c>
       <c r="B14">
-        <v>549994000</v>
+        <v>540403000</v>
       </c>
       <c r="C14">
-        <v>-26899000</v>
+        <v>-99985000</v>
       </c>
       <c r="D14">
-        <v>-1.21</v>
+        <v>-4.7</v>
       </c>
       <c r="E14">
-        <v>-4433000</v>
+        <v>-54495000</v>
       </c>
       <c r="F14">
-        <v>18311000</v>
+        <v>13083000</v>
       </c>
       <c r="G14">
-        <v>-22744000</v>
+        <v>-67578000</v>
       </c>
       <c r="H14">
-        <v>996237000</v>
+        <v>793203000</v>
       </c>
       <c r="I14">
-        <v>445727000</v>
+        <v>426105000</v>
       </c>
       <c r="J14">
-        <v>438299000</v>
+        <v>306253000</v>
       </c>
       <c r="K14">
-        <v>18961000</v>
+        <v>32433000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024-07-31</t>
+          <t xml:space="preserve">2025-07-31</t>
         </is>
       </c>
       <c r="B15">
-        <v>540403000</v>
+        <v>300871000</v>
       </c>
       <c r="C15">
-        <v>-99985000</v>
+        <v>-155302000</v>
       </c>
       <c r="D15">
-        <v>-4.7</v>
+        <v>-6.95</v>
       </c>
       <c r="E15">
-        <v>-54495000</v>
+        <v>-8292000</v>
       </c>
       <c r="F15">
-        <v>13083000</v>
+        <v>8228000</v>
       </c>
       <c r="G15">
-        <v>-67578000</v>
+        <v>-16520000</v>
       </c>
       <c r="H15">
-        <v>793203000</v>
+        <v>741896000</v>
       </c>
       <c r="I15">
-        <v>426105000</v>
+        <v>447929000</v>
       </c>
       <c r="J15">
-        <v>306253000</v>
+        <v>104422000</v>
       </c>
       <c r="K15">
-        <v>32433000</v>
+        <v>35371000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-07-31</t>
+          <t xml:space="preserve">2026-07-31</t>
         </is>
       </c>
       <c r="B16">
-        <v>499528000</v>
+        <v>249613000</v>
       </c>
       <c r="C16">
-        <v>-155302000</v>
+        <v>-36169000</v>
       </c>
       <c r="D16">
-        <v>-6.95</v>
+        <v>-2.31</v>
       </c>
       <c r="E16">
-        <v>-8292000</v>
+        <v>37410000</v>
       </c>
       <c r="F16">
-        <v>8565000</v>
+        <v>15223000</v>
       </c>
       <c r="G16">
-        <v>-16857000</v>
+        <v>22187000</v>
       </c>
       <c r="H16">
-        <v>740835000</v>
+        <v>695762000</v>
       </c>
       <c r="I16">
-        <v>446868000</v>
+        <v>434875000</v>
       </c>
       <c r="J16">
-        <v>104422000</v>
+        <v>38904000</v>
       </c>
       <c r="K16">
-        <v>40019000</v>
+        <v>34978000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">COMTECH TELECOMMUNICATIONS CORP /DE/</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T13:24:16.897Z</t>
+          <t xml:space="preserve">2026-10-29T20:30:16.227Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000023197</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>