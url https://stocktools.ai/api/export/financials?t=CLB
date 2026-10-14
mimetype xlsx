--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -114,237 +114,237 @@
       <c r="D2">
         <v>0.42</v>
       </c>
       <c r="E2">
         <v>36579000</v>
       </c>
       <c r="F2">
         <v>13539000</v>
       </c>
       <c r="G2">
         <v>23040000</v>
       </c>
       <c r="H2">
         <v>580853000</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">CORE LABORATORIES INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.962Z</t>
+          <t xml:space="preserve">2026-10-14T10:03:14.087Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001958086</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>489735000</v>
       </c>
       <c r="C3">
         <v>19453000</v>
       </c>
       <c r="D3">
         <v>0.42</v>
       </c>
       <c r="E3">
         <v>24956000</v>
       </c>
       <c r="F3">
         <v>10216000</v>
       </c>
       <c r="G3">
         <v>14740000</v>
       </c>
       <c r="H3">
         <v>578354000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>184258000</v>
       </c>
       <c r="K3">
         <v>15428000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">CORE LABORATORIES INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.962Z</t>
+          <t xml:space="preserve">2026-10-14T10:03:14.087Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001958086</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>509790000</v>
       </c>
       <c r="C4">
         <v>36675000</v>
       </c>
       <c r="D4">
         <v>0.77</v>
       </c>
       <c r="E4">
         <v>24789000</v>
       </c>
       <c r="F4">
         <v>10579000</v>
       </c>
       <c r="G4">
         <v>14210000</v>
       </c>
       <c r="H4">
         <v>586395000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>224815000</v>
       </c>
       <c r="K4">
         <v>15120000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">CORE LABORATORIES INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.962Z</t>
+          <t xml:space="preserve">2026-10-14T10:03:14.087Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001958086</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>523848000</v>
       </c>
       <c r="C5">
         <v>31400000</v>
       </c>
       <c r="D5">
         <v>0.66</v>
       </c>
       <c r="E5">
         <v>56388000</v>
       </c>
       <c r="F5">
         <v>11888000</v>
       </c>
       <c r="G5">
         <v>44500000</v>
       </c>
       <c r="H5">
         <v>585130000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>246573000</v>
       </c>
       <c r="K5">
         <v>19157000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">CORE LABORATORIES INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.962Z</t>
+          <t xml:space="preserve">2026-10-14T10:03:14.087Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001958086</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>526520000</v>
       </c>
       <c r="C6">
         <v>29669000</v>
       </c>
       <c r="D6">
         <v>0.63</v>
       </c>
       <c r="E6">
         <v>37031000</v>
       </c>
       <c r="F6">
         <v>11209000</v>
       </c>
       <c r="G6">
         <v>25822000</v>
       </c>
       <c r="H6">
         <v>584010000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>265986000</v>
       </c>
       <c r="K6">
         <v>22702000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">CORE LABORATORIES INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:38.962Z</t>
+          <t xml:space="preserve">2026-10-14T10:03:14.087Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001958086</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>