--- v0 (2026-08-13)
+++ v1 (2026-10-21)
@@ -114,729 +114,729 @@
       </c>
       <c r="E2">
         <v>9820565</v>
       </c>
       <c r="F2">
         <v>2318540</v>
       </c>
       <c r="G2">
         <v>7502025</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>74597464</v>
       </c>
       <c r="K2">
         <v>15365612</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2010-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>7162531</v>
       </c>
       <c r="D3">
         <v>1.48</v>
       </c>
       <c r="E3">
         <v>17523259</v>
       </c>
       <c r="F3">
         <v>3735527</v>
       </c>
       <c r="G3">
         <v>13787732</v>
       </c>
       <c r="H3">
         <v>818232732</v>
       </c>
       <c r="I3">
         <v>741937636</v>
       </c>
       <c r="J3">
         <v>76295096</v>
       </c>
       <c r="K3">
         <v>16963393</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>7217847</v>
       </c>
       <c r="D4">
         <v>1.49</v>
       </c>
       <c r="E4">
         <v>11788040</v>
       </c>
       <c r="F4">
         <v>708222</v>
       </c>
       <c r="G4">
         <v>11079818</v>
       </c>
       <c r="H4">
         <v>853945454</v>
       </c>
       <c r="I4">
         <v>767866237</v>
       </c>
       <c r="J4">
         <v>86079217</v>
       </c>
       <c r="K4">
         <v>35407715</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>6783999</v>
       </c>
       <c r="D5">
         <v>1.39</v>
       </c>
       <c r="E5">
         <v>11087250</v>
       </c>
       <c r="F5">
         <v>295878</v>
       </c>
       <c r="G5">
         <v>10791372</v>
       </c>
       <c r="H5">
         <v>880839898</v>
       </c>
       <c r="I5">
         <v>791971068</v>
       </c>
       <c r="J5">
         <v>88868830</v>
       </c>
       <c r="K5">
         <v>21561288</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>7149860</v>
       </c>
       <c r="D6">
         <v>1.47</v>
       </c>
       <c r="E6">
         <v>11210828</v>
       </c>
       <c r="F6">
         <v>338615</v>
       </c>
       <c r="G6">
         <v>10872213</v>
       </c>
       <c r="H6">
         <v>873068899</v>
       </c>
       <c r="I6">
         <v>806802697</v>
       </c>
       <c r="J6">
         <v>66266202</v>
       </c>
       <c r="K6">
         <v>16040195</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>7449759</v>
       </c>
       <c r="D7">
         <v>1.53</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>1807469</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>921060681</v>
       </c>
       <c r="I7">
         <v>839202895</v>
       </c>
       <c r="J7">
         <v>81857786</v>
       </c>
       <c r="K7">
         <v>22405730</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>7588901</v>
       </c>
       <c r="D8">
         <v>1.56</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>455668</v>
       </c>
       <c r="G8"/>
       <c r="H8">
         <v>973504542</v>
       </c>
       <c r="I8">
         <v>887079206</v>
       </c>
       <c r="J8">
         <v>86425336</v>
       </c>
       <c r="K8">
         <v>14947690</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>6736654</v>
       </c>
       <c r="D9">
         <v>1.38</v>
       </c>
       <c r="E9">
         <v>10078913</v>
       </c>
       <c r="F9">
         <v>988907</v>
       </c>
       <c r="G9">
         <v>9090006</v>
       </c>
       <c r="H9">
         <v>1025211907</v>
       </c>
       <c r="I9">
         <v>940152512</v>
       </c>
       <c r="J9">
         <v>85059000</v>
       </c>
       <c r="K9">
         <v>21689000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>3704000</v>
       </c>
       <c r="D10">
         <v>0.76</v>
       </c>
       <c r="E10">
         <v>10619000</v>
       </c>
       <c r="F10">
         <v>2911000</v>
       </c>
       <c r="G10">
         <v>7708000</v>
       </c>
       <c r="H10">
         <v>993095828</v>
       </c>
       <c r="I10">
         <v>904644788</v>
       </c>
       <c r="J10">
         <v>88452000</v>
       </c>
       <c r="K10">
         <v>17963000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>6673000</v>
       </c>
       <c r="D11">
         <v>1.36</v>
       </c>
       <c r="E11">
         <v>12171000</v>
       </c>
       <c r="F11">
         <v>346000</v>
       </c>
       <c r="G11">
         <v>11825000</v>
       </c>
       <c r="H11">
         <v>958630000</v>
       </c>
       <c r="I11">
         <v>874764000</v>
       </c>
       <c r="J11">
         <v>83866000</v>
       </c>
       <c r="K11">
         <v>20672000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>5902000</v>
       </c>
       <c r="D12">
         <v>1.17</v>
       </c>
       <c r="E12">
         <v>13497000</v>
       </c>
       <c r="F12">
         <v>1042000</v>
       </c>
       <c r="G12">
         <v>12455000</v>
       </c>
       <c r="H12">
         <v>1195434000</v>
       </c>
       <c r="I12">
         <v>1082634000</v>
       </c>
       <c r="J12">
         <v>112800000</v>
       </c>
       <c r="K12">
         <v>74494000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>6931000</v>
       </c>
       <c r="D13">
         <v>1.24</v>
       </c>
       <c r="E13">
         <v>14043000</v>
       </c>
       <c r="F13">
         <v>2019000</v>
       </c>
       <c r="G13">
         <v>12024000</v>
       </c>
       <c r="H13">
         <v>1450692000</v>
       </c>
       <c r="I13">
         <v>1331144000</v>
       </c>
       <c r="J13">
         <v>119548000</v>
       </c>
       <c r="K13">
         <v>42308000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>7494000</v>
       </c>
       <c r="D14">
         <v>1.34</v>
       </c>
       <c r="E14">
         <v>17491000</v>
       </c>
       <c r="F14">
         <v>2599000</v>
       </c>
       <c r="G14">
         <v>14892000</v>
       </c>
       <c r="H14">
         <v>1361309000</v>
       </c>
       <c r="I14">
         <v>1255409000</v>
       </c>
       <c r="J14">
         <v>105900000</v>
       </c>
       <c r="K14">
         <v>79236000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>9620000</v>
       </c>
       <c r="D15">
         <v>1.72</v>
       </c>
       <c r="E15">
         <v>13760000</v>
       </c>
       <c r="F15">
         <v>2642000</v>
       </c>
       <c r="G15">
         <v>11118000</v>
       </c>
       <c r="H15">
         <v>1323728000</v>
       </c>
       <c r="I15">
         <v>1284703000</v>
       </c>
       <c r="J15">
         <v>39025000</v>
       </c>
       <c r="K15">
         <v>28594000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>1854000</v>
       </c>
       <c r="D16">
         <v>0.33</v>
       </c>
       <c r="E16">
         <v>5523000</v>
       </c>
       <c r="F16">
         <v>718000</v>
       </c>
       <c r="G16">
         <v>4805000</v>
       </c>
       <c r="H16">
         <v>1404597000</v>
       </c>
       <c r="I16">
         <v>1361824000</v>
       </c>
       <c r="J16">
         <v>42773000</v>
       </c>
       <c r="K16">
         <v>94476000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">CITIZENS HOLDING COMPANY</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T17:42:14.969Z</t>
+          <t xml:space="preserve">2026-10-21T06:57:25.051Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001075706</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>