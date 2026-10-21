--- v0 (2026-08-20)
+++ v1 (2026-10-21)
@@ -116,727 +116,727 @@
         <v>80214000</v>
       </c>
       <c r="F2">
         <v>37400000</v>
       </c>
       <c r="G2">
         <v>42814000</v>
       </c>
       <c r="H2">
         <v>1233718000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>243619000</v>
       </c>
       <c r="K2">
         <v>97799000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>40722000</v>
       </c>
       <c r="D3">
         <v>-0.12</v>
       </c>
       <c r="E3">
         <v>102991000</v>
       </c>
       <c r="F3">
         <v>44395000</v>
       </c>
       <c r="G3">
         <v>58596000</v>
       </c>
       <c r="H3">
         <v>1317910000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>239935000</v>
       </c>
       <c r="K3">
         <v>108684000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>26161000</v>
       </c>
       <c r="D4">
         <v>-0.64</v>
       </c>
       <c r="E4">
         <v>116277000</v>
       </c>
       <c r="F4">
         <v>18080000</v>
       </c>
       <c r="G4">
         <v>98197000</v>
       </c>
       <c r="H4">
         <v>833214000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>241921000</v>
       </c>
       <c r="K4">
         <v>142704000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>77716000</v>
       </c>
       <c r="D5">
         <v>1.19</v>
       </c>
       <c r="E5">
         <v>159068000</v>
       </c>
       <c r="F5">
         <v>30067000</v>
       </c>
       <c r="G5">
         <v>129001000</v>
       </c>
       <c r="H5">
         <v>1023883000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>225203000</v>
       </c>
       <c r="K5">
         <v>90003000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>41019000</v>
       </c>
       <c r="D6">
         <v>0.62</v>
       </c>
       <c r="E6">
         <v>157238000</v>
       </c>
       <c r="F6">
         <v>22515000</v>
       </c>
       <c r="G6">
         <v>134723000</v>
       </c>
       <c r="H6">
         <v>1092421000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>141689000</v>
       </c>
       <c r="K6">
         <v>116150000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>91571000</v>
       </c>
       <c r="D7">
         <v>1.75</v>
       </c>
       <c r="E7">
         <v>156262000</v>
       </c>
       <c r="F7">
         <v>25046000</v>
       </c>
       <c r="G7">
         <v>131216000</v>
       </c>
       <c r="H7">
         <v>1190271000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>205730000</v>
       </c>
       <c r="K7">
         <v>113148000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>2435200000</v>
       </c>
       <c r="C8">
         <v>94074000</v>
       </c>
       <c r="D8">
         <v>1.31</v>
       </c>
       <c r="E8">
         <v>212850000</v>
       </c>
       <c r="F8">
         <v>39472000</v>
       </c>
       <c r="G8">
         <v>173378000</v>
       </c>
       <c r="H8">
         <v>1507560000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>298557000</v>
       </c>
       <c r="K8">
         <v>108523000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>2825427000</v>
       </c>
       <c r="C9">
         <v>128574000</v>
       </c>
       <c r="D9">
         <v>2.45</v>
       </c>
       <c r="E9">
         <v>257488000</v>
       </c>
       <c r="F9">
         <v>35579000</v>
       </c>
       <c r="G9">
         <v>221909000</v>
       </c>
       <c r="H9">
         <v>2357580000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>387553000</v>
       </c>
       <c r="K9">
         <v>127032000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>3045811000</v>
       </c>
       <c r="C10">
         <v>137585000</v>
       </c>
       <c r="D10">
         <v>2.57</v>
       </c>
       <c r="E10">
         <v>310758000</v>
       </c>
       <c r="F10">
         <v>44197000</v>
       </c>
       <c r="G10">
         <v>266561000</v>
       </c>
       <c r="H10">
         <v>2892714000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>512876000</v>
       </c>
       <c r="K10">
         <v>114993000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>2786857000</v>
       </c>
       <c r="C11">
         <v>94489000</v>
       </c>
       <c r="D11">
         <v>1.22</v>
       </c>
       <c r="E11">
         <v>166479000</v>
       </c>
       <c r="F11">
         <v>40353000</v>
       </c>
       <c r="G11">
         <v>126126000</v>
       </c>
       <c r="H11">
         <v>3292167000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>582406000</v>
       </c>
       <c r="K11">
         <v>156614000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>4089129000</v>
       </c>
       <c r="C12">
         <v>-237557000</v>
       </c>
       <c r="D12">
         <v>-9.09</v>
       </c>
       <c r="E12">
         <v>288980000</v>
       </c>
       <c r="F12">
         <v>57951000</v>
       </c>
       <c r="G12">
         <v>231029000</v>
       </c>
       <c r="H12">
         <v>3873730000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>581599000</v>
       </c>
       <c r="K12">
         <v>396745000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>4459487000</v>
       </c>
       <c r="C13">
         <v>194544000</v>
       </c>
       <c r="D13">
         <v>1.05</v>
       </c>
       <c r="E13">
         <v>67031000</v>
       </c>
       <c r="F13">
         <v>67681000</v>
       </c>
       <c r="G13">
         <v>-650000</v>
       </c>
       <c r="H13">
         <v>5098177000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>489697000</v>
       </c>
       <c r="K13">
         <v>173661000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>4335141000</v>
       </c>
       <c r="C14">
         <v>144691000</v>
       </c>
       <c r="D14">
         <v>1.41</v>
       </c>
       <c r="E14">
         <v>165661000</v>
       </c>
       <c r="F14">
         <v>84524000</v>
       </c>
       <c r="G14">
         <v>81137000</v>
       </c>
       <c r="H14">
         <v>5482126000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>847991000</v>
       </c>
       <c r="K14">
         <v>181134000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>4822024000</v>
       </c>
       <c r="C15">
         <v>236936000</v>
       </c>
       <c r="D15">
         <v>3.22</v>
       </c>
       <c r="E15">
         <v>326009000</v>
       </c>
       <c r="F15">
         <v>65085000</v>
       </c>
       <c r="G15">
         <v>260924000</v>
       </c>
       <c r="H15">
         <v>6100617000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>1324863000</v>
       </c>
       <c r="K15">
         <v>176257000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>5558462000</v>
       </c>
       <c r="C16">
         <v>224553000</v>
       </c>
       <c r="D16">
         <v>2.02</v>
       </c>
       <c r="E16">
         <v>330140000</v>
       </c>
       <c r="F16">
         <v>78702000</v>
       </c>
       <c r="G16">
         <v>251438000</v>
       </c>
       <c r="H16">
         <v>6788467000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>1533319000</v>
       </c>
       <c r="K16">
         <v>207902000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Colliers International Group Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T03:22:22.192Z</t>
+          <t xml:space="preserve">2026-10-21T11:29:49.791Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000913353</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>