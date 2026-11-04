--- v0 (2026-08-17)
+++ v1 (2026-11-04)
@@ -76,377 +76,1545 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_source</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_source</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_source</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_source</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_source</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AM1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_source</t>
+        </is>
+      </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_source</t>
+        </is>
+      </c>
+      <c r="AP1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AQ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_source</t>
+        </is>
+      </c>
+      <c r="AR1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_as_of</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>65777000</v>
       </c>
       <c r="C2">
         <v>26323000</v>
       </c>
       <c r="D2">
         <v>0.57</v>
       </c>
       <c r="E2">
         <v>26092000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>79710000</v>
       </c>
       <c r="I2">
         <v>17454000</v>
       </c>
       <c r="J2">
         <v>61781000</v>
       </c>
       <c r="K2">
         <v>6919000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Cheer Holding, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:55:14.623Z</t>
+          <t xml:space="preserve">2026-11-04T17:16:42.033Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AE2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH2"/>
+      <c r="AI2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ2"/>
+      <c r="AK2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AM2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AO2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AQ2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>123763000</v>
       </c>
       <c r="C3">
         <v>48990000</v>
       </c>
       <c r="D3">
         <v>0.83</v>
       </c>
       <c r="E3">
         <v>8741000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>143396000</v>
       </c>
       <c r="I3">
         <v>38949000</v>
       </c>
       <c r="J3">
         <v>103976000</v>
       </c>
       <c r="K3">
         <v>17731000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Cheer Holding, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:55:14.623Z</t>
+          <t xml:space="preserve">2026-11-04T17:16:42.033Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AE3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH3"/>
+      <c r="AI3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ3"/>
+      <c r="AK3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AM3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AO3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AQ3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>153012000</v>
       </c>
       <c r="C4">
         <v>35287000</v>
       </c>
       <c r="D4">
         <v>5.4</v>
       </c>
       <c r="E4">
         <v>46455000</v>
       </c>
       <c r="F4">
         <v>72000</v>
       </c>
       <c r="G4">
         <v>46383000</v>
       </c>
       <c r="H4">
         <v>195173000</v>
       </c>
       <c r="I4">
         <v>35709000</v>
       </c>
       <c r="J4">
         <v>158911000</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Cheer Holding, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:55:14.623Z</t>
+          <t xml:space="preserve">2026-11-04T17:16:42.033Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758</t>
         </is>
       </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AE4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AI4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001738758</t>
+        </is>
+      </c>
+      <c r="AJ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AK4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AM4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AO4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AQ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR4"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>157079000</v>
       </c>
       <c r="C5">
         <v>26890000</v>
       </c>
       <c r="D5">
         <v>3.95</v>
       </c>
       <c r="E5">
         <v>7739000</v>
       </c>
       <c r="F5">
         <v>25000</v>
       </c>
       <c r="G5">
         <v>7714000</v>
       </c>
       <c r="H5">
         <v>205963000</v>
       </c>
       <c r="I5">
         <v>33460000</v>
       </c>
       <c r="J5">
         <v>172428000</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Cheer Holding, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:55:14.623Z</t>
+          <t xml:space="preserve">2026-11-04T17:16:42.033Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758</t>
         </is>
       </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AC5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AE5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AI5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001738758</t>
+        </is>
+      </c>
+      <c r="AJ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AK5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AM5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AO5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AQ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR5"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>152327000</v>
       </c>
       <c r="C6">
         <v>30477000</v>
       </c>
       <c r="D6">
         <v>150.31</v>
       </c>
       <c r="E6">
         <v>42174000</v>
       </c>
       <c r="F6">
         <v>3000</v>
       </c>
       <c r="G6">
         <v>42171000</v>
       </c>
       <c r="H6">
         <v>327632000</v>
       </c>
       <c r="I6">
         <v>47625000</v>
       </c>
       <c r="J6">
         <v>279929000</v>
       </c>
       <c r="K6">
         <v>194525000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Cheer Holding, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:55:14.623Z</t>
+          <t xml:space="preserve">2026-11-04T17:16:42.033Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AC6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AE6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AI6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001738758</t>
+        </is>
+      </c>
+      <c r="AJ6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AK6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AM6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AO6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AQ6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>147196000</v>
       </c>
       <c r="C7">
         <v>25966000</v>
       </c>
       <c r="D7">
         <v>125.72</v>
       </c>
       <c r="E7">
         <v>22875000</v>
       </c>
       <c r="F7">
         <v>1000</v>
       </c>
       <c r="G7">
         <v>22874000</v>
       </c>
       <c r="H7">
         <v>346591000</v>
       </c>
       <c r="I7">
         <v>41521000</v>
       </c>
       <c r="J7">
         <v>304993000</v>
       </c>
       <c r="K7">
         <v>197660000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Cheer Holding, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:55:14.623Z</t>
+          <t xml:space="preserve">2026-11-04T17:16:42.033Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AA7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AC7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AE7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AG7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AI7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001738758</t>
+        </is>
+      </c>
+      <c r="AJ7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AK7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AM7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AO7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AQ7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>148835000</v>
       </c>
       <c r="C8">
         <v>25617000</v>
       </c>
       <c r="D8">
         <v>24.07</v>
       </c>
       <c r="E8">
         <v>17939000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>401691000</v>
       </c>
       <c r="I8">
         <v>31923000</v>
       </c>
       <c r="J8">
         <v>369683000</v>
       </c>
       <c r="K8">
         <v>242082000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Cheer Holding, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:55:14.623Z</t>
+          <t xml:space="preserve">2026-11-04T17:16:42.033Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AC8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AE8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AG8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH8"/>
+      <c r="AI8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ8"/>
+      <c r="AK8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AM8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AO8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AQ8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001738758, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>